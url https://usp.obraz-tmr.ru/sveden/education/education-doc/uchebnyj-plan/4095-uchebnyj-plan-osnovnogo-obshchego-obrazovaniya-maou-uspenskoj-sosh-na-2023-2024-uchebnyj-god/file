--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -154,358 +154,444 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>На педагогическом совете</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BA5695" w:rsidRDefault="007B3A50" w:rsidP="00BA5695">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Протокол №1</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00BA5695" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r w:rsidR="007B3A50">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135786" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Протокол №2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135786" w:rsidRPr="002F3CDE" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.10.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135786" w:rsidRPr="002F3CDE" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA5695" w:rsidRPr="00C521EF" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA5695" w:rsidRPr="00C521EF" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA5695" w:rsidRPr="00981356" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w:rsidR="00BA5695" w:rsidRPr="002F3CDE" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:t>СОГЛАСОВАНО</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BA5695" w:rsidRPr="002F3CDE" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управляющим советом </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BA5695" w:rsidRPr="002F3CDE" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МАОУ Успенской СОШ  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BA5695" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>протокол №</w:t>
+            </w:r>
+            <w:r w:rsidR="007B3A50">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BA5695" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t xml:space="preserve">от </w:t>
             </w:r>
             <w:r w:rsidR="007B3A50">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>29.08.2026</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00135786" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>протокол №1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001E0D6B" w:rsidRPr="002F3CDE" w:rsidRDefault="001E0D6B" w:rsidP="001E0D6B">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.10.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001E0D6B" w:rsidRPr="002F3CDE" w:rsidRDefault="001E0D6B" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w:rsidR="00BA5695" w:rsidRPr="00C521EF" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BA5695" w:rsidRPr="00C521EF" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA5695" w:rsidRPr="00981356" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00BA5695" w:rsidRPr="002F3CDE" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>СОГЛАСОВАНО</w:t>
+              <w:t>УТВЕРЖД</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ЕНО</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BA5695" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приказом директора</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BA5695" w:rsidRPr="002F3CDE" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Управляющим советом </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BA5695" w:rsidRPr="002F3CDE" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+              <w:t>МАОУ Успенской СОШ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BA5695" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приказ №</w:t>
+            </w:r>
+            <w:r w:rsidR="007B3A50">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>304</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BA5695" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="002F3CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">МАОУ Успенской СОШ  </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BA5695" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r w:rsidR="007B3A50">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135786" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F3CDE">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BA5695" w:rsidRPr="002F3CDE" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приказ №</w:t>
+            </w:r>
+            <w:r w:rsidR="00862D49">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>392/ОД</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135786" w:rsidRPr="002F3CDE" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F3CDE">
-[...43 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>ЕНО</w:t>
-[...67 lines deleted...]
-              <w:t>29.08.2026</w:t>
+              <w:t>От 29.10.2026</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BA5695" w:rsidRPr="00C521EF" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BA5695" w:rsidRPr="006E1004" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+    <w:p w:rsidR="00BA5695" w:rsidRPr="00846B63" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BA5695" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BA5695" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA5695" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+    <w:p w:rsidR="00BA5695" w:rsidRDefault="00BA5695" w:rsidP="00135786">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...29 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BA5695" w:rsidRPr="006E1004" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1004">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>УЧЕБНЫЙ ПЛАН</w:t>
       </w:r>
     </w:p>
@@ -513,51 +599,51 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA255F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>основного общего образования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5695" w:rsidRPr="006E1004" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
+    <w:p w:rsidR="00BA5695" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1004">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA255F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r>
@@ -585,50 +671,68 @@
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA255F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1004">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> учебный год</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00135786" w:rsidRPr="006E1004" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(с изменениями)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA5695" w:rsidRPr="006E1004" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BA5695" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BA5695" w:rsidRDefault="00BA5695" w:rsidP="00BA5695">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -1417,50 +1521,117 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="780" w:right="180" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F371A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8–9-х классах – 33 часа в неделю.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00135786" w:rsidRDefault="00135786" w:rsidP="00F371A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с обновленными Федеральными государственными образовательными стандартами (ФГОС), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>учебный план для основного общего образования (ООО)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в 9 классе </w:t>
+      </w:r>
+      <w:r w:rsidR="00846B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">со 2 четверти </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>включено изучение информатики на углубленном уровне.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00F371A9" w:rsidRPr="00F371A9" w:rsidRDefault="00F371A9" w:rsidP="00F371A9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F371A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обучение в школе ведется на русском языке. Учебный план не предусматривает преподавание учебных предметов «Родной язык» и «Родная литература», так как родители обучающихся в заявлениях не выразили желания изучать указанные учебные предметы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F371A9" w:rsidRPr="00F371A9" w:rsidRDefault="00F371A9" w:rsidP="00F371A9">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1553,57 +1724,57 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>твии с результатами диагностики.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000E7493" w:rsidRDefault="00F7469C" w:rsidP="00F371A9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7469C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С целью формирования функциональной грамотности в 5-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00837A6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7469C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> классах в объёме 1 час в неделю введен курс по выбору «Функциональная грамотность: учимся для жизни». Основной целью курса является формирование функционально грамотной личности, ее готовности и способности использовать все постоянно приобретаемые в течение жизни знания, умения и навыки для решения максимально широкого диапазона жизненных задач в различных сферах человеческой деятельности, общения и социальных отношений.   </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F7469C" w:rsidRDefault="00F7469C" w:rsidP="00F371A9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7469C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2351,150 +2522,124 @@
         </w:rPr>
         <w:t xml:space="preserve">отводится по 1 часу в неделю в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7469C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...7 lines deleted...]
-        <w:t>-</w:t>
+        <w:t>9-</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7469C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>х классах</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C424DF" w:rsidRPr="00C424DF" w:rsidRDefault="00C424DF" w:rsidP="00C424DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="780" w:right="180" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C424DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Практическая биология: теория и практика</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
+        <w:t xml:space="preserve">- - </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F7469C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
+        <w:t xml:space="preserve">отводится по 1 часу в неделю в </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F7469C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">отводится по 1 часу в неделю в </w:t>
+        <w:t>7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F7469C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F7469C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...17 lines deleted...]
-        <w:t>-</w:t>
+        <w:t>9-</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7469C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>х классах</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F7469C" w:rsidRPr="00F7469C" w:rsidRDefault="00F7469C" w:rsidP="00F7469C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="780" w:right="180" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2543,73 +2688,73 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Время, отведенное на внеурочную деятельность, не учитывается при определении максимально допустимой недельной учебной нагрузки обучающихся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F371A9" w:rsidRPr="00F371A9" w:rsidRDefault="00F371A9" w:rsidP="00F371A9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F371A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Формы организации образовательной деятельности, чередование урочной и внеурочной деятельности при реализации основной образовательной программы основного общего образования определяет школа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F371A9" w:rsidRPr="00F371A9" w:rsidRDefault="00F371A9" w:rsidP="00F371A9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F371A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Суммарный объем домашнего задания по всем предметам для каждого класса не превышает продолжительности выполнения 2 часа – для 5-го класса, 2,5 часа – для 6–8-х классов, 3,5 часа – для 9-го класса. Образовательной организацией осуществляется координация и контроль объема домашнего задания обучающихся каждого класса по всем предметам в соответствии с </w:t>
       </w:r>
       <w:r w:rsidRPr="00F371A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>гигиеническими нормативами</w:t>
       </w:r>
       <w:r w:rsidRPr="00F371A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (СанПиН 1.2.3685-21).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F371A9" w:rsidRPr="00F371A9" w:rsidRDefault="00F371A9" w:rsidP="00F371A9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -7196,90 +7341,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F371A9" w:rsidRDefault="00F371A9" w:rsidP="00121AE2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="454" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F371A9" w:rsidRDefault="00F371A9" w:rsidP="00121AE2">
-[...38 lines deleted...]
-    </w:p>
     <w:p w:rsidR="000E7493" w:rsidRDefault="000E7493" w:rsidP="00045564">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="454" w:line="280" w:lineRule="atLeast"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00121AE2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -7289,144 +7394,189 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811A3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Учебный план ООО </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="992"/>
+        <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00846B63" w:rsidRPr="00811A3E" w:rsidTr="00846B63">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00846B63" w:rsidRPr="00811A3E" w:rsidRDefault="00846B63" w:rsidP="00BA5695">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Учебные предметы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00846B63" w:rsidRPr="00811A3E" w:rsidRDefault="00846B63" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Уровень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00846B63" w:rsidRPr="00811A3E" w:rsidRDefault="00846B63" w:rsidP="00BA5695">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
@@ -7434,198 +7584,229 @@
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Количество часов в неделю</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00846B63" w:rsidRPr="00811A3E" w:rsidRDefault="00846B63" w:rsidP="00BA5695">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00846B63" w:rsidRPr="00811A3E" w:rsidTr="00846B63">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00846B63" w:rsidRPr="00811A3E" w:rsidRDefault="00846B63" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00846B63" w:rsidRPr="00811A3E" w:rsidRDefault="00846B63" w:rsidP="00BA5695">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00811A3E">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00846B63" w:rsidRPr="00811A3E" w:rsidRDefault="00846B63" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>V</w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00811A3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
               <w:br/>
               <w:t>класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00846B63" w:rsidRPr="00811A3E" w:rsidRDefault="00846B63" w:rsidP="00BA5695">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
@@ -7646,153 +7827,153 @@
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00846B63" w:rsidRPr="00811A3E" w:rsidRDefault="00846B63" w:rsidP="00BA5695">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>VII класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00846B63" w:rsidRPr="00811A3E" w:rsidRDefault="00846B63" w:rsidP="00BA5695">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>VIII класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00846B63" w:rsidRPr="00811A3E" w:rsidRDefault="00846B63" w:rsidP="00BA5695">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
@@ -7807,14374 +7988,16482 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:br/>
               <w:t>класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00846B63" w:rsidRPr="00811A3E" w:rsidRDefault="00846B63" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00846B63">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9356" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Обязательная часть</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Русский язык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Литература</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Иностранный язык (английский)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00121AE2">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Математика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Алгебра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Геометрия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Вероятность и статистика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00846B63">
+        <w:trPr>
+          <w:trHeight w:val="93"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811A3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Информатика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811A3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811A3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811A3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811A3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00846B63">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:tcBorders>
-[...38 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...31 lines deleted...]
-              <w:t>–</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
-[...24 lines deleted...]
-              <w:t>–</w:t>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
-[...24 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
-[...24 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
-[...24 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidR="00135786" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
-[...24 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidR="00135786" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>История</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Обществознание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>География</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B1066" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="000B1066" w:rsidRPr="00811A3E" w:rsidRDefault="000B1066" w:rsidP="000B1066">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Духовно-нравственная</w:t>
             </w:r>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">культура России </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="000B1066" w:rsidRPr="00811A3E" w:rsidRDefault="000B1066" w:rsidP="000B1066">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="000B1066" w:rsidRPr="00811A3E" w:rsidRDefault="000B1066" w:rsidP="000B1066">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="000B1066" w:rsidRPr="00811A3E" w:rsidRDefault="000B1066" w:rsidP="000B1066">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="000B1066" w:rsidRPr="00811A3E" w:rsidRDefault="000B1066" w:rsidP="000B1066">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="000B1066" w:rsidRPr="00811A3E" w:rsidRDefault="000B1066" w:rsidP="000B1066">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="000B1066" w:rsidRPr="00811A3E" w:rsidRDefault="000B1066" w:rsidP="000B1066">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Физика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Химия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Биология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Изобразительное искусство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Музыка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Труд (технология)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Основы безопасности и защиты Родины</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Физическая культура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>26,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00135786">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>32</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00862D49">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>147,5</w:t>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00862D49">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00811A3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00846B63">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9356" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Часть, формируемая участниками образовательных отношений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00F371A9" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00F371A9" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F371A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Учебные предметы, курсы, модули по выбору:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00F371A9" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00F371A9" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00F371A9" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F371A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00F371A9" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00F371A9" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F371A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00F371A9" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00F371A9" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F371A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00F371A9" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00F371A9" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F371A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00F371A9" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00F371A9" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00F371A9" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F371A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...46 lines deleted...]
-              <w:t>9,5</w:t>
+              <w:t>,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00335523" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Функциональная грамотность: учимся для жизни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
-[...24 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
-[...24 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00335523" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Комплексный анализ текста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="004D0F39" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="004D0F39" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="007A7ADF" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="007A7ADF" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
-[...14 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="007A7ADF" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335523" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00335523" w:rsidRPr="00811A3E" w:rsidRDefault="00577BD9" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Разговорный </w:t>
             </w:r>
-            <w:r w:rsidR="00335523" w:rsidRPr="00811A3E">
+            <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>английский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00335523" w:rsidRPr="00811A3E" w:rsidRDefault="00335523" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00335523" w:rsidRPr="00811A3E" w:rsidRDefault="00335523" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00335523" w:rsidRPr="00811A3E" w:rsidRDefault="00335523" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00335523" w:rsidRPr="00811A3E" w:rsidRDefault="00335523" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00335523" w:rsidRPr="00811A3E" w:rsidRDefault="00335523" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00335523" w:rsidRPr="00811A3E" w:rsidRDefault="007A7ADF" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...10 lines deleted...]
-              <w:t>,5</w:t>
+              <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Всего в неделю</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>157</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Максимально допустимая недельная нагрузка (при 5-дневной неделе) в соответствии с действующими санитарными правилами и нормами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00811A3E">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>29</w:t>
-[...19 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...19 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>32</w:t>
-[...19 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>33</w:t>
-[...19 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811A3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
               <w:t>157</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Учебные недели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Всего учебных часов на учебный период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>986</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>5338</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00846B63">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9356" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Курсы внеурочной деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Разговоры о важном</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Россия – мои горизонты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00121AE2" w:rsidRPr="00811A3E" w:rsidRDefault="00121AE2" w:rsidP="00BA5695">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00BA5695">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="007B3A50" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B3A50">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Основы информационной культуры школьников: учимся быть убедительными и защищенными</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Я, ты, он, она, вместе целая страна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Подвижные игры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Спортивные игры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Мир профессий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Робототехника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00C424DF" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Основы проектной деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00C424DF" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Секреты орфографии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Математический лабиринт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Театр танца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00C424DF" w:rsidP="00246245">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00C424DF" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00C424DF" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E619C6" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E619C6" w:rsidRPr="00811A3E" w:rsidRDefault="00E619C6" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E619C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Трудные вопросы физики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00E619C6" w:rsidRPr="00811A3E" w:rsidRDefault="00E619C6" w:rsidP="00246245">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E619C6" w:rsidRPr="00811A3E" w:rsidRDefault="00E619C6" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E619C6" w:rsidRPr="00811A3E" w:rsidRDefault="00E619C6" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E619C6" w:rsidRPr="00811A3E" w:rsidRDefault="00E619C6" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E619C6" w:rsidRPr="00811A3E" w:rsidRDefault="00E619C6" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E619C6" w:rsidRPr="00811A3E" w:rsidRDefault="00C424DF" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E619C6" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E619C6" w:rsidRPr="00E619C6" w:rsidRDefault="00E619C6" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00E619C6" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E619C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Практическая биология: теория и практика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00E619C6" w:rsidRPr="00811A3E" w:rsidRDefault="00E619C6" w:rsidP="00246245">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E619C6" w:rsidRPr="00811A3E" w:rsidRDefault="00E619C6" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E619C6" w:rsidRPr="00811A3E" w:rsidRDefault="00E619C6" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E619C6" w:rsidRPr="00811A3E" w:rsidRDefault="00E619C6" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E619C6" w:rsidRPr="00811A3E" w:rsidRDefault="00E619C6" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E619C6" w:rsidRPr="00811A3E" w:rsidRDefault="00C424DF" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
-[...24 lines deleted...]
-              <w:t>Всего в неделю</w:t>
+          <w:p w:rsidR="00135786" w:rsidRPr="00E619C6" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC1D0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Начальная военная подготовка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00C424DF" w:rsidP="00246245">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00C424DF" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...190 lines deleted...]
-              <w:t>8</w:t>
+              <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidTr="00BA5695">
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00246245">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811A3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>8,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00C424DF">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>38,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidTr="00135786">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00246245">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
               <w:t>Итого на реализацию курсов внеурочной деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00C424DF">
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRDefault="00135786" w:rsidP="00C424DF">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00C424DF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...10 lines deleted...]
-              <w:t>38</w:t>
+              <w:t>238</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00C424DF">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00C424DF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...10 lines deleted...]
-              <w:t>38</w:t>
+              <w:t>238</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00C424DF">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00C424DF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...10 lines deleted...]
-              <w:t>72</w:t>
+              <w:t>272</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00C424DF">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00C424DF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...10 lines deleted...]
-              <w:t>72</w:t>
+              <w:t>289</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00C424DF">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00C424DF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...10 lines deleted...]
-              <w:t>72</w:t>
+              <w:t>272</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="71" w:type="dxa"/>
               <w:left w:w="71" w:type="dxa"/>
               <w:bottom w:w="99" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00246245" w:rsidRPr="00811A3E" w:rsidRDefault="00246245" w:rsidP="00C424DF">
+          <w:p w:rsidR="00135786" w:rsidRPr="00811A3E" w:rsidRDefault="00135786" w:rsidP="00EC1D0A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...10 lines deleted...]
-              <w:t>292</w:t>
+              <w:t>1309</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EE74FA" w:rsidRPr="00811A3E" w:rsidRDefault="00EE74FA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EE74FA" w:rsidRPr="00811A3E" w:rsidSect="00121AE2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
@@ -23769,78 +26058,86 @@
   <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D964E2"/>
     <w:rsid w:val="00045564"/>
+    <w:rsid w:val="000737BD"/>
     <w:rsid w:val="000B1066"/>
     <w:rsid w:val="000E7493"/>
     <w:rsid w:val="00121AE2"/>
+    <w:rsid w:val="00135786"/>
+    <w:rsid w:val="001E0D6B"/>
     <w:rsid w:val="00246245"/>
     <w:rsid w:val="00335523"/>
     <w:rsid w:val="003F3EBC"/>
     <w:rsid w:val="004D0F39"/>
     <w:rsid w:val="00574054"/>
     <w:rsid w:val="00577BD9"/>
     <w:rsid w:val="006247A4"/>
     <w:rsid w:val="007361A0"/>
     <w:rsid w:val="007A7ADF"/>
     <w:rsid w:val="007B3A50"/>
     <w:rsid w:val="00811A3E"/>
+    <w:rsid w:val="00837A6D"/>
+    <w:rsid w:val="00846B63"/>
+    <w:rsid w:val="00862D49"/>
     <w:rsid w:val="008D0739"/>
     <w:rsid w:val="008D40D3"/>
     <w:rsid w:val="009F3BE1"/>
     <w:rsid w:val="00A22756"/>
     <w:rsid w:val="00AB6E76"/>
     <w:rsid w:val="00AF322E"/>
     <w:rsid w:val="00B129C4"/>
     <w:rsid w:val="00BA5695"/>
     <w:rsid w:val="00C424DF"/>
     <w:rsid w:val="00CA5065"/>
+    <w:rsid w:val="00CE52E1"/>
     <w:rsid w:val="00D964E2"/>
     <w:rsid w:val="00DC6F4B"/>
     <w:rsid w:val="00E619C6"/>
     <w:rsid w:val="00E85F6B"/>
+    <w:rsid w:val="00EC1D0A"/>
     <w:rsid w:val="00ED520F"/>
     <w:rsid w:val="00EE74FA"/>
     <w:rsid w:val="00F371A9"/>
     <w:rsid w:val="00F7469C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -24742,71 +27039,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>12375</Characters>
+  <Pages>1</Pages>
+  <Words>2240</Words>
+  <Characters>12768</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
+  <Lines>106</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14517</CharactersWithSpaces>
+  <CharactersWithSpaces>14979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>zam</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>