--- v0 (2026-07-19)
+++ v1 (2026-09-20)
@@ -1,15894 +1,17259 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00F04C45" w:rsidRDefault="008B4198" w:rsidP="00A76A07">
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E1004">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Муниципальное автономное общеобразовательное учреждение </w:t>
       </w:r>
-      <w:r w:rsidR="00A76A07" w:rsidRPr="00F04C45">
+    </w:p>
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Муниципальное автономное общеобразовательное учреждение </w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F04C45">
+        <w:t xml:space="preserve">Успенская средняя общеобразовательная школа </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Успенская средняя общеобразовательная школа </w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F04C45">
+        <w:t>Тюменского муниципального округа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Тюменского муниципального района</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E8602F" w:rsidRDefault="00E8602F" w:rsidP="00A76A07">
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3273"/>
         <w:gridCol w:w="3284"/>
         <w:gridCol w:w="3365"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B5B65" w:rsidRPr="006E1004" w:rsidTr="00B437B8">
+      <w:tr w:rsidR="00DA3DB3" w:rsidTr="00DA3DB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3273" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B5B65" w:rsidRDefault="003B5B65" w:rsidP="003B5B65">
-            <w:pPr>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="005726A2" w:rsidRPr="002F3CDE" w:rsidRDefault="005726A2" w:rsidP="005726A2">
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002F3CDE">
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>РАССМОТРЕНО:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005726A2" w:rsidRPr="002F3CDE" w:rsidRDefault="005726A2" w:rsidP="005726A2">
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>н</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="005726A2" w:rsidRDefault="005726A2" w:rsidP="005726A2">
+              <w:t>На педагогическом совете</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00F9759D">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F3CDE">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002F3CDE">
+              <w:t>Протокол №1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r w:rsidR="00F9759D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СОГЛАСОВАНО</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управляющим советом </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МАОУ Успенской СОШ  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>протокол №</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9759D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r w:rsidR="00F9759D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>УТВЕРЖДЕНО</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приказом директора</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>МАОУ Успенской СОШ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приказ №</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9759D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>304</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00F9759D">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3DB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>т</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 29.08.2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3DB3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005726A2" w:rsidRPr="002F3CDE" w:rsidRDefault="005726A2" w:rsidP="005726A2">
-[...50 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:sz w:val="24"/>
-[...304 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E8602F" w:rsidRPr="00E8602F" w:rsidRDefault="00E8602F" w:rsidP="00A76A07">
+    <w:p w:rsidR="00DA3DB3" w:rsidRPr="00F9759D" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA255F" w:rsidRPr="00F04C45" w:rsidRDefault="00BA255F" w:rsidP="00A76A07">
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...73 lines deleted...]
-    <w:p w:rsidR="00CA5D63" w:rsidRPr="00F04C45" w:rsidRDefault="00CA5D63" w:rsidP="00CA5D63">
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C21C9" w:rsidRDefault="006C21C9" w:rsidP="00CA5D63">
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54321" w:rsidRDefault="00B54321" w:rsidP="00CA5D63">
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0030678A" w:rsidRPr="006E1004" w:rsidRDefault="0030678A" w:rsidP="00CA5D63">
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E1004">
+    </w:p>
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>УЧЕБНЫЙ ПЛАН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E24C8D" w:rsidRPr="00BA255F" w:rsidRDefault="00E24C8D" w:rsidP="00344318">
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA255F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>среднего общего образования</w:t>
+        <w:t xml:space="preserve">среднего общего образования </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0030678A" w:rsidRPr="006E1004" w:rsidRDefault="0030678A" w:rsidP="00CA5D63">
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E1004">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">на </w:t>
+        <w:t>на 2026 – 2027 учебный год</w:t>
       </w:r>
-      <w:r w:rsidR="00BA6E11" w:rsidRPr="00BA255F">
+    </w:p>
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A26CEB">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA6E11" w:rsidRPr="00BA255F">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA6E11">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>–</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A6072" w:rsidRPr="00BA255F">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA6E11" w:rsidRPr="00BA255F">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A26CEB">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006E1004">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> учебный год</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0030678A" w:rsidRPr="006E1004" w:rsidRDefault="0030678A" w:rsidP="00CA5D63">
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0030678A" w:rsidRDefault="0030678A" w:rsidP="00CA5D63">
+    <w:p w:rsidR="00DA3DB3" w:rsidRDefault="00DA3DB3" w:rsidP="00DA3DB3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Тюменский муниципальный округ, Тюменская область 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA2755" w:rsidRDefault="00DA2755" w:rsidP="00EE64D3">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00432399" w:rsidRDefault="00432399" w:rsidP="00CA5D63">
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...135 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ПОЯСНИТЕЛЬНАЯ ЗАПИСКА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00613F43" w:rsidRPr="00B437B8" w:rsidRDefault="0030678A" w:rsidP="00B437B8">
+    <w:p w:rsidR="0054236C" w:rsidRDefault="0054236C" w:rsidP="00EE64D3">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-142" w:firstLine="142"/>
+        <w:ind w:left="-142" w:firstLine="709"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10253">
+    </w:p>
+    <w:p w:rsidR="00D82E0B" w:rsidRPr="00D82E0B" w:rsidRDefault="00EE64D3" w:rsidP="00D82E0B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D82E0B">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Учебный план </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Учебный план среднего общего образования Муниципального автономного общеобразовательного учреждения </w:t>
       </w:r>
-      <w:r w:rsidR="00FF7BAD" w:rsidRPr="00A10253">
+      <w:r w:rsidR="00D82E0B" w:rsidRPr="00D82E0B">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-        <w:t>среднего</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Успенской средней</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A10253">
+      <w:r w:rsidRPr="00D82E0B">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> общего образования</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> общеобразовательной </w:t>
       </w:r>
-      <w:r w:rsidR="00B645AA" w:rsidRPr="00A10253">
+      <w:r w:rsidR="00D82E0B" w:rsidRPr="00D82E0B">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Муниципально</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>школы Тюменского</w:t>
       </w:r>
-      <w:r w:rsidR="00F04C45" w:rsidRPr="00A10253">
+      <w:r w:rsidRPr="00D82E0B">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-        <w:t>го</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального округа</w:t>
       </w:r>
-      <w:r w:rsidR="00B645AA" w:rsidRPr="00A10253">
-[...138 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00D82E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A10253">
+      <w:r w:rsidRPr="00D82E0B">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">(далее - учебный план) для </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(далее - учебный план) для 10-11   классов</w:t>
       </w:r>
-      <w:r w:rsidR="00054BF3" w:rsidRPr="00A10253">
+      <w:r w:rsidR="00D82E0B" w:rsidRPr="00D82E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечивает реализацию требований ФГОС СОО и ФОП СОО, определяет общие рамки отбора учебного материала, формирования перечня результатов образования и организации образовательной деятельности. Учебный план:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D82E0B" w:rsidRPr="00D82E0B" w:rsidRDefault="00D82E0B" w:rsidP="00D82E0B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="780" w:right="180" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D82E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>фиксирует максимальный объем учебной нагрузки обучающихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D82E0B" w:rsidRPr="00D82E0B" w:rsidRDefault="00D82E0B" w:rsidP="00D82E0B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="780" w:right="180" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D82E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>определяет и регламентирует перечень учебных предметов, курсов и время, отводимое на их освоение и организацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D82E0B" w:rsidRPr="00D82E0B" w:rsidRDefault="00D82E0B" w:rsidP="00D82E0B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="780" w:right="180" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D82E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>распределяет учебные предметы, курсы по классам и учебным годам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D82E0B" w:rsidRPr="00D82E0B" w:rsidRDefault="00D82E0B" w:rsidP="00D82E0B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D82E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Учебный план разработан в соответствии с требованиями ФГОС СОО, ФОП СОО, СП 2.4.3648-20, СанПиН 1.2.3685-21. Количество часов по предметам рассчитано на уровень образования с учетом максимальной общей нагрузки при пятидневной учебной неделе и 68 учебных недель за два учебных года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E91BCC" w:rsidRDefault="00D82E0B" w:rsidP="00D82E0B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По состоянию на 2026-2027 учебный год Учебный план СОО разработан для двух профилей обучения: технологический </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14F73">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-        <w:t>10</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(инженерн</w:t>
       </w:r>
-      <w:r w:rsidR="00B437B8">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-        <w:t>-11</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ый</w:t>
       </w:r>
-      <w:r w:rsidR="00A10253" w:rsidRPr="00A10253">
+      <w:r w:rsidRPr="00F14F73">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A10253">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и универсальный профили. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D82E0B" w:rsidRDefault="00D82E0B" w:rsidP="00D82E0B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Учебный план включает: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D82E0B" w:rsidRDefault="00D82E0B" w:rsidP="00D82E0B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- не менее 13 обязательных учебных предметов: русский язык, литература, математика, иностранный язык, информатика, физика, химия, биология, история, обществознание, география, физическая культура, основы безопасности и защиты Родины; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D82E0B" w:rsidRDefault="00D82E0B" w:rsidP="00D82E0B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- не менее 2 учебных предметов из них для изучения на углубленном уровне для соответствующего профиля обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D82E0B" w:rsidRDefault="00D82E0B" w:rsidP="00D82E0B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- курс «Индивидуальный проект»; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D82E0B" w:rsidRDefault="00D82E0B" w:rsidP="00D82E0B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- курсы по выбору обучающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA2755" w:rsidRDefault="00DA2755" w:rsidP="00DA2755">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:firstLine="709"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> класс</w:t>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-11 классы технологического профиля ориентируются на такие сферы деятельности, как инженерия, технология, авиастроение и другие. В данном профиле по запросам обучающихся и родителей школа определила </w:t>
       </w:r>
-      <w:r w:rsidR="00A10253" w:rsidRPr="00A10253">
-[...6 lines deleted...]
-        <w:t>ов</w:t>
+      <w:r w:rsidRPr="00DA2755">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2 предмета на углубленном уровне: математика (в виде трех учебных курсов: «Алгебра и начала математического анализа», «Геометрия», «Вероятность и статистика») и физика.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A10253">
-[...6 lines deleted...]
-        <w:t>, реализующих</w:t>
+    </w:p>
+    <w:p w:rsidR="00D82E0B" w:rsidRDefault="00D82E0B" w:rsidP="00DA2755">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Универсальный профиль ориентирован на обучающихся, чей выбор «не вписывается» в рамки технологического, социально-экономического, естественнонаучного и гуманитарного профилей.</w:t>
       </w:r>
-      <w:r w:rsidR="00EA1496" w:rsidRPr="00A10253">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+    </w:p>
+    <w:p w:rsidR="00AD29F3" w:rsidRDefault="00AD29F3" w:rsidP="00DA2755">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В основу учебного плана положен вариант федерального учебного плана универсального профиля при пятидневной учебной неделе. По запросам обучающихся и родителей школа определила </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2 предмета на углубленном уровне:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A10253">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">основную образовательную программу </w:t>
+    </w:p>
+    <w:p w:rsidR="00AD29F3" w:rsidRPr="00AD29F3" w:rsidRDefault="00AD29F3" w:rsidP="00AD29F3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10 класс- математика (</w:t>
       </w:r>
-      <w:r w:rsidR="00FF7BAD" w:rsidRPr="00A10253">
-[...6 lines deleted...]
-        <w:t>среднего</w:t>
+      <w:r w:rsidRPr="00CF3A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в виде трех учебных курсов: «Алгебра и начала математического анализа», «Геометр</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A10253">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> общего образования, соответствующ</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ия», «Вероятность и статистика»</w:t>
       </w:r>
-      <w:r w:rsidR="001B1213" w:rsidRPr="00A10253">
-[...6 lines deleted...]
-        <w:t>ую</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:r w:rsidR="00054BF3" w:rsidRPr="00A10253">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> ФГОС С</w:t>
+      <w:r w:rsidR="00E91BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>биология</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A10253">
-[...50 lines deleted...]
-        <w:t>фиксирует общий объём нагрузки, максимальный объём аудиторной нагрузки обучающихся, состав и структуру предметных областей, распределяет учебное время, отводимое на их освоение по классам и учебным предметам.</w:t>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A75C4" w:rsidRPr="006E1004" w:rsidRDefault="001A75C4" w:rsidP="00A10253">
+    <w:p w:rsidR="00D82E0B" w:rsidRPr="00DA2755" w:rsidRDefault="00AD29F3" w:rsidP="00DA2755">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E1004">
-[...6 lines deleted...]
-        <w:t>Учебный план является частью образовательной программы</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11 класс- математика (</w:t>
       </w:r>
-      <w:r w:rsidR="003C7983" w:rsidRPr="006E1004">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CF3A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в виде трех учебных курсов: «Алгебра и начала математического анализа», «Геометр</w:t>
       </w:r>
-      <w:r w:rsidR="00EE0C26" w:rsidRPr="00BA255F">
-[...6 lines deleted...]
-        <w:t>Муниципально</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ия», «Вероятность и статистика»</w:t>
       </w:r>
-      <w:r w:rsidR="00F04C45">
-[...339 lines deleted...]
-        <w:t>гигиенических нормативов и требований СанПиН 1.2.3685-21.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), биология.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C91579" w:rsidRPr="004062B0" w:rsidRDefault="00C91579" w:rsidP="004062B0">
-[...508 lines deleted...]
-    <w:p w:rsidR="006D6035" w:rsidRDefault="00BF0C5B" w:rsidP="005726A2">
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004062B0">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Учебный год в Муниципальном </w:t>
+      </w:r>
+      <w:r w:rsidR="0054236C" w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">В </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">автономном </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="003963BA" w:rsidRPr="004062B0">
+      <w:r w:rsidR="00DA2755" w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>Муниципально</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>общеобразовательном учреждении Успенской средней общеобразовательной школе Тюменского</w:t>
       </w:r>
-      <w:r w:rsidR="00F04C45" w:rsidRPr="004062B0">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">м </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального </w:t>
       </w:r>
-      <w:r w:rsidR="003963BA" w:rsidRPr="004062B0">
+      <w:r w:rsidR="0054236C">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> автономно</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">округа </w:t>
       </w:r>
-      <w:r w:rsidR="00F04C45" w:rsidRPr="004062B0">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>м</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">начинается </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>01.09.202</w:t>
       </w:r>
-      <w:r w:rsidR="003963BA" w:rsidRPr="004062B0">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> общеобразовательно</w:t>
+      <w:r w:rsidR="0054236C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00F04C45" w:rsidRPr="004062B0">
-[...182 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005726A2" w:rsidRPr="004062B0" w:rsidRDefault="005726A2" w:rsidP="005726A2">
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005726A2">
-[...5 lines deleted...]
-        <w:t>Учебный план не предусматривает преподавание учебных предметов «Родной язык» и</w:t>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Продолжительность учебного года в 10-11 классах составляет 34 учебные недели. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Учебные занятия для учащихся 10-11 классов проводятся по 5-ти дневной учебной неделе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Максимальный объем аудиторной нагрузки обучающихся в неделю </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2755" w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>составляет в 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> классе – 34 часа, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2755" w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> классе – 34 часа. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На уровне СОО суммарный объем домашнего задания по всем предметам для каждого класса не превышает продолжительности выполнения 3,5 часа. Образовательной организацией </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">осуществляется координация и контроль объема домашнего задания обучающихся каждого класса по всем предметам в соответствии с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>гигиеническими нормативами</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (СанПиН 1.2.3685-21).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Домашнее задание на следующий урок задается на текущем уроке, дублируется в электронном журнале не позднее времени окончания учебного дня – 16.00. Для выполнения задания, требующего длительной подготовки (например, подготовка доклада, реферата, оформление презентации, заучивание стихотворений), предоставляется достаточное количество времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Использование электронных средств обучения в ходе реализации образовательной деятельности, включая выполнение домашних заданий, внеурочную деятельность, проводится в соответствии с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>санитарно-эпидемиологическими требованиями (СП 2.4.2.4283-26) и гигиеническими нормативами (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>СанПиН 1.2.3685-21).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Учебный план состоит из двух частей — обязательной части и части, формируемой участниками образовательных отношений. Обязательная часть учебного плана определяет состав учебных предметов обязательных предметных областей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Часть учебного плана, формируемая участниками образовательных отношений, обеспечивает реализацию индивидуальных потребностей обучающихся. Время, отводимое на данную часть учебного плана внутри максимально допустимой недельной нагрузки обучающихся, может быть использовано: на проведение учебных занятий, обеспечивающих различные интересы обучающихся</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1F06">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Муниципальном  автономном</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  общеобразовательном  учреждении Успенской  средней  общеобразовательной  школе  Тюменского муниципального </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1F06">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>округа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">языком обучения является </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>русский язык.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Учебный план не предусматривает преподавание учебных предметов «Родной язык» и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Родная литература», </w:t>
       </w:r>
-      <w:r w:rsidRPr="005726A2">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">«Родная литература» предметной области «Родной язык и родная </w:t>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">так как </w:t>
       </w:r>
-      <w:r w:rsidRPr="005726A2">
-[...6 lines deleted...]
-        <w:t>литература», так как от</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от родителей</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>родителей обучающихся нет заявлений на изучение указанных предметов.</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обучающихся нет заявлений на изучение указанных предметов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004141D3" w:rsidRPr="004062B0" w:rsidRDefault="008E0553" w:rsidP="004062B0">
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004062B0">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...65 lines deleted...]
-        <w:t>(четвертное оценивание) или всего объема учебной дисциплины за учебный год (годовое оценивание).</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Промежуточная аттестация – процедура, проводимая с целью оценки качества освоения обучающимися части содержания (четвертное оценивание) или всего объема учебной дисциплины за учебный год (годовое оценивание).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004141D3" w:rsidRPr="004062B0" w:rsidRDefault="006D6035" w:rsidP="004062B0">
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004062B0">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Промежуточная/годовая аттестация обучающихся за </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00B437B8">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> осуществляется</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>полугодие  осуществляется</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004062B0">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-        <w:t>графиком.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с календарным учебным графиком.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004141D3" w:rsidRPr="004062B0" w:rsidRDefault="006D6035" w:rsidP="004062B0">
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004062B0">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">образовательных отношений, являются </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Все предметы обязательной части учебного плана оцениваются по полугодиям. Предметы из части, формируемой участниками образовательных отношений, являются </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004062B0">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>безотметочными</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004062B0">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и оцениваются «зачет» или «незачет» по итогам полугодия. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00641000" w:rsidRPr="004062B0" w:rsidRDefault="006D6035" w:rsidP="004062B0">
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004062B0">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>Промежуточная</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Промежуточная аттестация проходит на последней учебной неделе полугодия. Формы и порядок проведения промежуточной аттестации определяются «Положением о </w:t>
       </w:r>
-      <w:r w:rsidR="004141D3" w:rsidRPr="004062B0">
+      <w:r w:rsidR="00F14F73">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">формах, периодичности и порядке </w:t>
       </w:r>
-      <w:r w:rsidRPr="004062B0">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...165 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">текущего контроля успеваемости и промежуточной аттестации обучающихся Муниципального автономного общеобразовательного учреждения Успенской средней </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A227C0" w:rsidRPr="004062B0">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...29 lines deleted...]
-        <w:t>ы</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>общеобразовательной  школы</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A227C0" w:rsidRPr="004062B0">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тюменского муниципального района». </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="004062B0" w:rsidP="004062B0">
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004062B0">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В соответствии с  ч. 1  ст. 58 Федерального закона  от 29.12.2012 года № 273-ФЗ «Об образовании в Российской  Федерации»     «</w:t>
       </w:r>
-      <w:r w:rsidRPr="004062B0">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">освоение  образовательной программы (за исключением  образовательной программы дошкольного образования), в том числе отдельной части или всего объема учебного предмета, курса, дисциплины (модуля) образовательной программы, сопровождается промежуточной аттестацией обучающихся, проводимой  в формах, определенных учебным планом, и в порядке, установленном образовательной организацией» </w:t>
       </w:r>
-      <w:r w:rsidRPr="004062B0">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>промежуточная аттестация проводится  по всем предметам учебного плана</w:t>
       </w:r>
-      <w:r w:rsidRPr="004062B0">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004062B0">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в  следующих формах:   </w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00F14F73" w:rsidRPr="00EE64D3" w:rsidRDefault="00F14F73" w:rsidP="00EE64D3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="977"/>
         <w:gridCol w:w="3588"/>
         <w:gridCol w:w="4613"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="004062B0" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="004062B0" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Предмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="004062B0" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004062B0">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Форма  промежуточной</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="004062B0">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  аттестации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="004062B0" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="004062B0" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>русский язык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="004062B0" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="004062B0" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="004062B0" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>литература</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="004062B0" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="004062B0" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="004062B0" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>иностранный язык (английский)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="004062B0" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="004062B0" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>алгебра и начала математического анализа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004062B0" w:rsidRPr="004062B0" w:rsidRDefault="004062B0" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRDefault="00A87183" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>геометрия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRDefault="00A87183" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>вероятность и статистика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="004062B0">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">информатика </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">тестирование </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>физика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>тестирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>химия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>биология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">история </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>обществознание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>география</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>физическая культура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>сдача нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="002B7BF0" w:rsidRDefault="002B7BF0" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Основы безопасности и защиты Родины</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>элективные курсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>защита проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidTr="004062B0">
+      <w:tr w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>индивидуальный проект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A87183" w:rsidRPr="004062B0" w:rsidRDefault="00A87183" w:rsidP="00A87183">
+          <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00023DBD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>защита проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008E0553" w:rsidRPr="004062B0" w:rsidRDefault="00B55BA0" w:rsidP="004062B0">
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004062B0">
+      <w:r w:rsidRPr="00EE64D3">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Освоение основной образовательной программы среднего общего образования завершается итоговой аттестацией. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23C59" w:rsidRPr="004062B0" w:rsidRDefault="006D6035" w:rsidP="004062B0">
+    <w:p w:rsidR="00EE64D3" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Нормативный срок освоения основной образовательной программы среднего общего образования составляет 2 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00EE64D3">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004062B0">
-[...79 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00F60A00" w:rsidRPr="006E1004" w:rsidRDefault="00F60A00" w:rsidP="00F23C59">
-[...179 lines deleted...]
-    <w:p w:rsidR="00564609" w:rsidRDefault="00564609" w:rsidP="00564609">
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00794089" w:rsidRDefault="00794089" w:rsidP="00564609">
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00794089" w:rsidRDefault="00794089" w:rsidP="00564609">
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00794089" w:rsidRDefault="00794089" w:rsidP="00564609">
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00794089" w:rsidRDefault="00794089" w:rsidP="00564609">
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00794089" w:rsidRDefault="00794089" w:rsidP="00564609">
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00794089" w:rsidRDefault="00794089" w:rsidP="00564609">
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00794089" w:rsidRDefault="00794089" w:rsidP="00564609">
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00564609" w:rsidRDefault="00564609" w:rsidP="002B7BF0">
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B7BF0" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00564609">
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="002B7BF0">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE64D3" w:rsidRDefault="00EE64D3" w:rsidP="00ED1F06">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00507376" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Учебный </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-        <w:t>план  X</w:t>
+      <w:r w:rsidR="00F53194" w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>план X</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...6 lines deleted...]
-        <w:t>-</w:t>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-X</w:t>
       </w:r>
-      <w:r w:rsidRPr="00564609">
-[...11 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00564609">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">   класс</w:t>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ов </w:t>
+      <w:r w:rsidR="00507376">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">классов </w:t>
       </w:r>
-      <w:r w:rsidRPr="00564609">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+    </w:p>
+    <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">универсальный </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53194" w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>профиль</w:t>
+      </w:r>
+      <w:r w:rsidR="00507376">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>универсальный профиль</w:t>
+      <w:r w:rsidR="00023DBD" w:rsidRPr="00023DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>психолого-педагогическ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00564609">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00507376">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ая направленность</w:t>
+      </w:r>
+      <w:r w:rsidR="00606A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:r w:rsidR="00F53194" w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального</w:t>
       </w:r>
-      <w:r w:rsidRPr="00564609">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> муниципального автономного общеобразовательного учреждения Успенской  средней общеобразовательной  школы Тюменского муниципального  района</w:t>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> автономного общеобразовательного учреждения </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53194" w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Успенской средней</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53194" w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>общеобразовательной школы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тюменского </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53194" w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципального округа</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B7BF0" w:rsidRPr="0099300B" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+    <w:p w:rsidR="002B7BF0" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="PT Astra Serif" w:eastAsiaTheme="minorHAnsi" w:hAnsi="PT Astra Serif" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00564609">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>на 202</w:t>
       </w:r>
-      <w:r w:rsidR="00A26CEB">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00F53194" w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00564609">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00A26CEB">
-[...5 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00F53194" w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00564609">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> учебный год</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00414AC7" w:rsidRPr="00EE64D3" w:rsidRDefault="00414AC7" w:rsidP="002B7BF0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9925" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2689"/>
-        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="6091"/>
         <w:gridCol w:w="1275"/>
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1365"/>
+        <w:gridCol w:w="52"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="6091" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...41 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Учебный предмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Уровень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...16 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5-ти дневная неделя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="6091" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...24 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...6 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...16 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Количество часов в неделю</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="6091" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...24 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...6 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10 класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11 класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="007E2D9C" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6091" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="9917" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E2D9C" w:rsidRPr="00EE64D3" w:rsidRDefault="007E2D9C" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обязательная часть</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...49 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...43 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Русский язык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...34 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Литература</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidTr="000B2E2B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Иностранный язык (английский)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...45 lines deleted...]
-              <w:t>Иностранный язык (английский)</w:t>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Алгебра и начала математического анализа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...17 lines deleted...]
-              <w:t>Б</w:t>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>У</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>3</w:t>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...17 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26104" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...46 lines deleted...]
-              <w:t>Алгебра и начала математического анализа</w:t>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Геометрия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F26104" w:rsidRPr="00081236" w:rsidRDefault="00F26104" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>У</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>4</w:t>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F26104" w:rsidRPr="00081236" w:rsidRDefault="00F26104" w:rsidP="00C8789F">
-[...17 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26104" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...37 lines deleted...]
-              <w:t>Геометрия</w:t>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Вероятность и статистика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F26104" w:rsidRPr="00081236" w:rsidRDefault="00F26104" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>У</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>3</w:t>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F26104" w:rsidRPr="00081236" w:rsidRDefault="00F26104" w:rsidP="00C8789F">
-[...17 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26104" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...37 lines deleted...]
-              <w:t>Вероятность и статистика</w:t>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Информатика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F26104" w:rsidRPr="00081236" w:rsidRDefault="00F26104" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00E7157B" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F26104" w:rsidRPr="00081236" w:rsidRDefault="00F26104" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26104" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...38 lines deleted...]
-              <w:t>Информатика</w:t>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Физика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F26104" w:rsidRPr="00081236" w:rsidRDefault="00F26104" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>1</w:t>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F26104" w:rsidRPr="00081236" w:rsidRDefault="00F26104" w:rsidP="00C8789F">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26104" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Химия</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F26104" w:rsidRPr="00081236" w:rsidRDefault="00F26104" w:rsidP="00C8789F">
-[...6 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidTr="000B2E2B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="233"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Биология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...21 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F26104" w:rsidRPr="00081236" w:rsidRDefault="00F26104" w:rsidP="00C8789F">
-[...17 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A685F" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...46 lines deleted...]
-              <w:t>Физика</w:t>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>История</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A685F" w:rsidRPr="00081236" w:rsidRDefault="002A685F" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A685F" w:rsidRPr="00081236" w:rsidRDefault="002A685F" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A685F" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...37 lines deleted...]
-              <w:t>Химия</w:t>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обществознание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A685F" w:rsidRPr="00081236" w:rsidRDefault="002A685F" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>1</w:t>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A685F" w:rsidRPr="00081236" w:rsidRDefault="002A685F" w:rsidP="00C8789F">
-[...17 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A685F" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...38 lines deleted...]
-              <w:t>Биология</w:t>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>География</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A685F" w:rsidRPr="00081236" w:rsidRDefault="002A685F" w:rsidP="00C8789F">
-[...17 lines deleted...]
-              <w:t>У</w:t>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>3</w:t>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A685F" w:rsidRPr="00081236" w:rsidRDefault="002A685F" w:rsidP="00C8789F">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A685F" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Основы безопасности и защиты Родины</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A685F" w:rsidRDefault="002A685F" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A685F" w:rsidRPr="00081236" w:rsidRDefault="002A685F" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...46 lines deleted...]
-              <w:t>История</w:t>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>2</w:t>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="005D69DA" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...17 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="005D69DA" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A685F" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...37 lines deleted...]
-              <w:t>Обществознание</w:t>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Индивидуальный проект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A685F" w:rsidRPr="00081236" w:rsidRDefault="002A685F" w:rsidP="00C8789F">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>2</w:t>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A685F" w:rsidRPr="00081236" w:rsidRDefault="00F26104" w:rsidP="00C8789F">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidTr="005973D6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...37 lines deleted...]
-              <w:t>География</w:t>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ИТОГО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>1</w:t>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="00E7157B" w:rsidP="005D69DA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="005D69DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...17 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="005D69DA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="005D69DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidTr="005973D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9925" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Часть, формируемая участниками образовательных отношений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidTr="005973D6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...45 lines deleted...]
-              <w:t>Основы безопасности и защиты Родины</w:t>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Курсы по выбору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="005D69DA" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...16 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="005D69DA" w:rsidP="00C8789F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidTr="005973D6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...45 lines deleted...]
-              <w:t>Физическая культура</w:t>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="00036229" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Педагогический практикум</w:t>
+            </w:r>
+            <w:r w:rsidR="002B7BF0" w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>Б</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЭК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>2</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...16 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="00081236" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidTr="005973D6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>Индивидуальный проект</w:t>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="00036229" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Психология успеха в общении</w:t>
+            </w:r>
+            <w:r w:rsidR="002B7BF0" w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЭК</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="00081236" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...15 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidTr="005973D6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Учебные недели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...60 lines deleted...]
-              <w:t>32</w:t>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...26 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
-[...28 lines deleted...]
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidTr="005973D6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Всего часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00C8789F">
-[...60 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="00F26104" w:rsidP="00C8789F">
-[...17 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidTr="005973D6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Максимально допустимая недельная нагрузка в соответствии с действующими санитарными правилами и нормами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...72 lines deleted...]
-              <w:t>1</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="00081236" w:rsidP="002B7BF0">
-[...17 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidTr="005973D6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Общая допустимая нагрузка за период обучения в 10 - 11-х классах в соответствии с действующими санитарными правилами и нормами в часах, итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...66 lines deleted...]
-              <w:t>1</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2312</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00081236" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="0013184A" w:rsidRPr="00EE64D3" w:rsidTr="0013184A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0013184A" w:rsidRPr="00EE64D3" w:rsidRDefault="0013184A" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Курсы внеурочной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0013184A" w:rsidRPr="00EE64D3" w:rsidRDefault="0013184A" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0013184A" w:rsidRPr="00EE64D3" w:rsidRDefault="0013184A" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>11класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...90 lines deleted...]
-              <w:t>-</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="0013184A" w:rsidRPr="00EE64D3" w:rsidRDefault="0013184A" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="0013184A" w:rsidRPr="00EE64D3" w:rsidTr="0013184A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0013184A" w:rsidRPr="00EE64D3" w:rsidRDefault="0013184A" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0013184A" w:rsidRPr="00EE64D3" w:rsidRDefault="0013184A" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0013184A" w:rsidRPr="00EE64D3" w:rsidRDefault="0013184A" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
-[...86 lines deleted...]
-              <w:t>34</w:t>
+          <w:p w:rsidR="0013184A" w:rsidRPr="00EE64D3" w:rsidRDefault="0013184A" w:rsidP="002B7BF0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="0013184A" w:rsidRPr="00EE64D3" w:rsidTr="0013184A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0013184A" w:rsidRPr="00EE64D3" w:rsidRDefault="0013184A" w:rsidP="0013184A">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Функциональная грамотность: учимся для жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0013184A" w:rsidRPr="00EE64D3" w:rsidRDefault="0013184A" w:rsidP="0013184A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0013184A" w:rsidRPr="00EE64D3" w:rsidRDefault="0013184A" w:rsidP="0013184A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
-[...86 lines deleted...]
-              <w:t>34</w:t>
+          <w:p w:rsidR="0013184A" w:rsidRPr="00EE64D3" w:rsidRDefault="0013184A" w:rsidP="0013184A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="00923FA2" w:rsidRPr="00EE64D3" w:rsidTr="0013184A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00923FA2" w:rsidRPr="00EE64D3" w:rsidRDefault="00923FA2" w:rsidP="0013184A">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00923FA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Основы информационной культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00923FA2" w:rsidRPr="00EE64D3" w:rsidRDefault="00923FA2" w:rsidP="0013184A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00923FA2" w:rsidRPr="00EE64D3" w:rsidRDefault="00923FA2" w:rsidP="0013184A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
-[...86 lines deleted...]
-              <w:t>34</w:t>
+          <w:p w:rsidR="00923FA2" w:rsidRPr="00EE64D3" w:rsidRDefault="00923FA2" w:rsidP="0013184A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidTr="005973D6">
+      <w:tr w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidTr="0013184A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Россия -мои горизонты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
-[...17 lines deleted...]
-              <w:t>Общая допустимая нагрузка за период обучения в 10 - 11-х классах в соответствии с действующими санитарными правилами и нормами в часах, итого</w:t>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidTr="0013184A">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Русский язык в формате ГИА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
-[...14 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="002B7BF0">
-[...17 lines deleted...]
-              <w:t>2312</w:t>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidTr="0013184A">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Математика в формате ГИА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923FA2" w:rsidRPr="00EE64D3" w:rsidTr="0013184A">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00923FA2" w:rsidRDefault="00923FA2" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Путь к успех</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00923FA2" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00923FA2" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00923FA2" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidTr="0013184A">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Количество часов в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="009A7BE9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidTr="0013184A">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Количество часов в год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="000B2E2B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="009A7BE9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="009A7BE9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B7BF0" w:rsidRPr="00081236" w:rsidRDefault="002B7BF0" w:rsidP="00F2042C">
+    <w:p w:rsidR="002B7BF0" w:rsidRPr="00EE64D3" w:rsidRDefault="002B7BF0" w:rsidP="00F2042C">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00564609" w:rsidRDefault="00564609" w:rsidP="00081236">
+    <w:p w:rsidR="00564609" w:rsidRPr="00EE64D3" w:rsidRDefault="00564609" w:rsidP="00081236">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00794089" w:rsidRDefault="00794089" w:rsidP="00794089">
+    <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE3E74" w:rsidRDefault="00EE3E74" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D69DA" w:rsidRDefault="005D69DA" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D69DA" w:rsidRDefault="005D69DA" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D69DA" w:rsidRDefault="005D69DA" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D69DA" w:rsidRDefault="005D69DA" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D69DA" w:rsidRDefault="005D69DA" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D69DA" w:rsidRDefault="005D69DA" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D69DA" w:rsidRDefault="005D69DA" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00023DBD" w:rsidRDefault="00023DBD" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00023DBD" w:rsidRDefault="00023DBD" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00023DBD" w:rsidRDefault="00023DBD" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00507376" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00564609">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Учебный план  </w:t>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Учебный план X-X</w:t>
       </w:r>
-      <w:r w:rsidR="002B7BF0" w:rsidRPr="00564609">
-[...27 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00564609">
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> муниципального автономного общеобразовательного учреждения Успенской  средней общеобразовательной  школы Тюменского муниципального  района </w:t>
+      <w:r w:rsidR="00507376">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   классов </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00794089" w:rsidRPr="00564609" w:rsidRDefault="00794089" w:rsidP="00794089">
+    <w:p w:rsidR="00507376" w:rsidRDefault="00507376" w:rsidP="00023DBD">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00564609">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> учебный год</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>универсальный профиль</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00794089" w:rsidRPr="0099300B" w:rsidRDefault="00794089" w:rsidP="00794089">
+    <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального автономного общеобразовательного учреждения Успенской средней общеобразовательной школы Тюменского муниципального округа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>на 2026-2027 учебный год</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10060" w:type="dxa"/>
+        <w:tblW w:w="9925" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2972"/>
-        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="6091"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1365"/>
+        <w:gridCol w:w="52"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="8"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Учебный предмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Уровень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5-ти дневная неделя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Количество часов в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>11 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9917" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обязательная часть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Литература</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Иностранный язык (английский)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Алгебра и начала математического анализа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Геометрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Вероятность и статистика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Информатика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Физика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Химия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="233"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Биология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>История</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обществознание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>География</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Основы безопасности и защиты Родины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Индивидуальный проект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ИТОГО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9925" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Часть, формируемая участниками образовательных отношений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Курсы по выбору</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Функциональная грамотность: учимся для жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЭК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00023DBD" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Практикум ЕГЭ по русскому языку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЭК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Учебные недели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Всего часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Максимально допустимая недельная нагрузка в соответствии с действующими санитарными правилами и нормами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Общая допустимая нагрузка за период обучения в 10 - 11-х классах в соответствии с действующими санитарными правилами и нормами в часах, итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Курсы внеурочной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>11класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00923FA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Основы информационной культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Россия -мои горизонты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Русский язык в формате ГИА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Математика в формате ГИА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A7BE9" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="009A7BE9" w:rsidRDefault="009A7BE9" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A7BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Начальная военная подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009A7BE9" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009A7BE9" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="009A7BE9" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A7BE9" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="009A7BE9" w:rsidRPr="009A7BE9" w:rsidRDefault="009A7BE9" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A7BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Обучение служением. Первые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009A7BE9" w:rsidRDefault="009A7BE9" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009A7BE9" w:rsidRDefault="009A7BE9" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="009A7BE9" w:rsidRDefault="009A7BE9" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Количество часов в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Количество часов в год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="009A7BE9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="009A7BE9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="009A7BE9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00023DBD" w:rsidRPr="00EE64D3" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00023DBD" w:rsidRDefault="00023DBD" w:rsidP="00023DBD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00023DBD" w:rsidRDefault="00023DBD" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D69DA" w:rsidRDefault="005D69DA" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D69DA" w:rsidRPr="00EE64D3" w:rsidRDefault="005D69DA" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE3E74" w:rsidRDefault="00EE3E74" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00023DBD" w:rsidRDefault="00023DBD" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00023DBD" w:rsidRDefault="00023DBD" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00023DBD" w:rsidRDefault="00023DBD" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00023DBD" w:rsidRDefault="00023DBD" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00023DBD" w:rsidRDefault="00023DBD" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B2E2B" w:rsidRPr="00EE64D3" w:rsidRDefault="000B2E2B" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="005D69DA">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF3A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Учебный план X-X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF3A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF3A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   классов </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="005D69DA">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF3A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>технологический (инженерный</w:t>
+      </w:r>
+      <w:r w:rsidR="00887F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF3A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> профиль (с углубленным изучением математики и физики -10-11 классы, вариант 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="005D69DA">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF3A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального автономного общеобразовательного учреждения Успенской средней общеобразовательной школы Тюменского муниципального округа </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="005D69DA">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF3A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>на 2026-2027 учебный год</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="005D69DA">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10201" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5382"/>
         <w:gridCol w:w="1417"/>
-        <w:gridCol w:w="1224"/>
-        <w:gridCol w:w="1470"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="54"/>
+        <w:gridCol w:w="1647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00794089" w:rsidRPr="0099300B" w:rsidTr="00C8789F">
-[...2 lines deleted...]
-            <w:tcW w:w="2972" w:type="dxa"/>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00C8789F">
-[...41 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Учебный предмет</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Уровень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5-ти дневная неделя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00794089" w:rsidRPr="0099300B" w:rsidTr="00C8789F">
-[...2 lines deleted...]
-            <w:tcW w:w="2972" w:type="dxa"/>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00C8789F">
-[...24 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00C8789F">
-[...32 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Количество часов в неделю</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00794089" w:rsidRPr="0099300B" w:rsidTr="00C8789F">
-[...2 lines deleted...]
-            <w:tcW w:w="2972" w:type="dxa"/>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00C8789F">
-[...24 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00C8789F">
-[...31 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10 класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11 класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00794089" w:rsidRPr="0099300B" w:rsidTr="00C8789F">
-[...2 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обязательная часть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:trHeight w:val="507"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00C8789F">
-[...17 lines deleted...]
-              <w:t>Обязательная часть</w:t>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Литература</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00C8789F">
-[...43 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00794089" w:rsidRPr="0099300B" w:rsidTr="00C8789F">
-[...49 lines deleted...]
-              <w:t>Русский язык</w:t>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Иностранный язык (английский)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1224" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Алгебра и начала математического анализа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Геометрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Вероятность и статистика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:trHeight w:val="187"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Информатика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Физика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Химия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Биология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>История</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00794089" w:rsidRPr="0099300B" w:rsidTr="00C8789F">
-[...40 lines deleted...]
-              <w:t>Литература</w:t>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обществознание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00C8789F">
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1224" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="003C5420" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:trPr>
+          <w:trHeight w:val="359"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>География</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Основы безопасности и защиты Родины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Индивидуальный проект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ИТОГО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-          </w:p>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="003C5420">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="003C5420">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00794089" w:rsidRPr="0099300B" w:rsidTr="00C8789F">
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> (английский)</w:t>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Часть, формируемая участниками образовательных отношений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Курсы по выбору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00C8789F">
-[...69 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26CEB" w:rsidRPr="0099300B" w:rsidTr="00C8789F">
-[...314 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="00305F1D" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...121 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Модуль «</w:t>
+            </w:r>
+            <w:r w:rsidR="001531E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Спортивные игры</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1623 lines deleted...]
-              <w:t>Практикум по решению математических задач</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00794089">
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ЭК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00794089">
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009797C" w:rsidRPr="0099300B" w:rsidTr="00C8789F">
-[...3 lines deleted...]
-            <w:gridSpan w:val="2"/>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0009797C" w:rsidRPr="002B7BF0" w:rsidRDefault="005973D6" w:rsidP="00794089">
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="001531E3" w:rsidP="00023DBD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Практикум ЕГЭ по русскому языку </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Практикум по решению математических задач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0009797C" w:rsidRPr="002B7BF0" w:rsidRDefault="00E9103B" w:rsidP="00794089">
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЭК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Учебные недели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Всего часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Максимально допустимая недельная нагрузка в соответствии с действующими санитарными правилами и нормами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Общая допустимая нагрузка за период обучения в 10 - 11-х классах в соответствии с действующими санитарными правилами и нормами в часах, итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D69DA" w:rsidRPr="00CF3A8E" w:rsidRDefault="005D69DA" w:rsidP="00023DBD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5420" w:rsidRPr="00CF3A8E" w:rsidTr="003C5420">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C5420" w:rsidRPr="00EE64D3" w:rsidRDefault="003C5420" w:rsidP="003C5420">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Курсы внеурочной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C5420" w:rsidRPr="00EE64D3" w:rsidRDefault="003C5420" w:rsidP="003C5420">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C5420" w:rsidRPr="00EE64D3" w:rsidRDefault="003C5420" w:rsidP="003C5420">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>11класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C5420" w:rsidRPr="00EE64D3" w:rsidRDefault="003C5420" w:rsidP="003C5420">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5420" w:rsidRPr="00CF3A8E" w:rsidTr="003C5420">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C5420" w:rsidRPr="00EE64D3" w:rsidRDefault="003C5420" w:rsidP="003C5420">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C5420" w:rsidRPr="00EE64D3" w:rsidRDefault="003C5420" w:rsidP="003C5420">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C5420" w:rsidRPr="00EE64D3" w:rsidRDefault="003C5420" w:rsidP="003C5420">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C5420" w:rsidRPr="00EE64D3" w:rsidRDefault="003C5420" w:rsidP="003C5420">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5420" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003C5420" w:rsidRPr="00EE64D3" w:rsidRDefault="003C5420" w:rsidP="003C5420">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Функциональная грамотность: учимся для жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C5420" w:rsidRPr="00EE64D3" w:rsidRDefault="003C5420" w:rsidP="003C5420">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C5420" w:rsidRPr="00EE64D3" w:rsidRDefault="003C5420" w:rsidP="003C5420">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C5420" w:rsidRPr="00EE64D3" w:rsidRDefault="003C5420" w:rsidP="003C5420">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001832E8" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A7BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Основы информационной культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001832E8" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Россия -мои горизонты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001832E8" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001832E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ф</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...34 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>изика в задачах и экспериментах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001832E8" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Олимпиадная математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00794089" w:rsidRPr="0099300B" w:rsidTr="00C8789F">
-[...2 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+      <w:tr w:rsidR="009A7BE9" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="009A7BE9" w:rsidRDefault="009A7BE9" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A7BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Начальная военная подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009A7BE9" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00794089">
-[...17 lines deleted...]
-              <w:t>Учебные недели</w:t>
+          <w:p w:rsidR="009A7BE9" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009A7BE9" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001832E8" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Количество часов в неделю</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00794089">
-[...60 lines deleted...]
-              <w:t>34</w:t>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="009A7BE9" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="009A7BE9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00794089" w:rsidRPr="0099300B" w:rsidTr="00C8789F">
-[...2 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+      <w:tr w:rsidR="001832E8" w:rsidRPr="00CF3A8E" w:rsidTr="00023DBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="001832E8">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE64D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Количество часов в год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="009A7BE9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00794089" w:rsidRPr="002B7BF0" w:rsidRDefault="00794089" w:rsidP="00794089">
-[...258 lines deleted...]
-              <w:t>2312</w:t>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="009A7BE9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001832E8" w:rsidRPr="00EE64D3" w:rsidRDefault="001832E8" w:rsidP="009A7BE9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="009A7BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D8488E" w:rsidRPr="00D21A9C" w:rsidRDefault="00D8488E" w:rsidP="00D21A9C">
+    <w:p w:rsidR="005D69DA" w:rsidRPr="00D21A9C" w:rsidRDefault="005D69DA" w:rsidP="005D69DA">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00D8488E" w:rsidRPr="00D21A9C" w:rsidSect="001277FB">
+        <w:sectPr w:rsidR="005D69DA" w:rsidRPr="00D21A9C" w:rsidSect="001277FB">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="709" w:right="850" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D21A9C" w:rsidRPr="00492B57" w:rsidRDefault="00D21A9C" w:rsidP="00D21A9C">
+    <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00081236">
       <w:pPr>
-        <w:pStyle w:val="ad"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...3103 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="005726A2" w:rsidSect="00D21A9C">
-[...1 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="850" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidRDefault="00EE3E74" w:rsidP="00081236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00EE3E74" w:rsidRPr="00EE64D3" w:rsidSect="00EE64D3">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="709" w:right="850" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NewtonCSanPin">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="PT Astra Serif">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06470A9B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="363023FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21BA0C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8990F6D2"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -15933,51 +17298,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36563215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1310C5E0"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16046,51 +17411,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="465E3A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A238C126"/>
     <w:lvl w:ilvl="0" w:tplc="5762D414">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16159,51 +17524,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56CF0A77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6AE0956E"/>
     <w:lvl w:ilvl="0" w:tplc="5762D414">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16272,51 +17637,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78B32B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24B24862"/>
     <w:lvl w:ilvl="0" w:tplc="5762D414">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16386,361 +17751,404 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB3E28"/>
     <w:rsid w:val="00004030"/>
     <w:rsid w:val="00007DBB"/>
+    <w:rsid w:val="00023DBD"/>
     <w:rsid w:val="00027A2F"/>
     <w:rsid w:val="00031E3B"/>
     <w:rsid w:val="00036229"/>
     <w:rsid w:val="000454DE"/>
     <w:rsid w:val="00052FF9"/>
     <w:rsid w:val="00054BF3"/>
     <w:rsid w:val="00064CE2"/>
     <w:rsid w:val="00076FA6"/>
     <w:rsid w:val="00081236"/>
     <w:rsid w:val="0009797C"/>
     <w:rsid w:val="000A07A9"/>
+    <w:rsid w:val="000B2E2B"/>
     <w:rsid w:val="000C3476"/>
     <w:rsid w:val="000E0A09"/>
     <w:rsid w:val="000F4598"/>
     <w:rsid w:val="0010613A"/>
     <w:rsid w:val="00112D88"/>
     <w:rsid w:val="001266BB"/>
     <w:rsid w:val="001277FB"/>
+    <w:rsid w:val="0013184A"/>
     <w:rsid w:val="001440F4"/>
+    <w:rsid w:val="001531E3"/>
     <w:rsid w:val="0015448F"/>
     <w:rsid w:val="001748E4"/>
+    <w:rsid w:val="001832E8"/>
     <w:rsid w:val="001A0466"/>
+    <w:rsid w:val="001A0A1F"/>
     <w:rsid w:val="001A682B"/>
     <w:rsid w:val="001A68E1"/>
     <w:rsid w:val="001A75C4"/>
     <w:rsid w:val="001A779A"/>
     <w:rsid w:val="001B1213"/>
     <w:rsid w:val="001B4302"/>
+    <w:rsid w:val="001D51AD"/>
     <w:rsid w:val="001E2EE9"/>
     <w:rsid w:val="001E3EC1"/>
     <w:rsid w:val="00217E91"/>
     <w:rsid w:val="00224750"/>
     <w:rsid w:val="00226645"/>
     <w:rsid w:val="002432BB"/>
     <w:rsid w:val="00270402"/>
     <w:rsid w:val="002750D8"/>
     <w:rsid w:val="00284FF2"/>
+    <w:rsid w:val="00294303"/>
     <w:rsid w:val="00297A59"/>
     <w:rsid w:val="002A12FF"/>
     <w:rsid w:val="002A5D25"/>
     <w:rsid w:val="002A685F"/>
+    <w:rsid w:val="002B02E6"/>
     <w:rsid w:val="002B7BF0"/>
     <w:rsid w:val="002C3030"/>
     <w:rsid w:val="002D3E7F"/>
     <w:rsid w:val="002E245D"/>
     <w:rsid w:val="002F787C"/>
     <w:rsid w:val="00304E84"/>
+    <w:rsid w:val="00305F1D"/>
     <w:rsid w:val="0030678A"/>
     <w:rsid w:val="0031079C"/>
     <w:rsid w:val="00314983"/>
     <w:rsid w:val="00321939"/>
     <w:rsid w:val="00344318"/>
     <w:rsid w:val="003746B2"/>
     <w:rsid w:val="00374FEA"/>
     <w:rsid w:val="003963BA"/>
     <w:rsid w:val="003A7E5F"/>
     <w:rsid w:val="003B5B65"/>
+    <w:rsid w:val="003C5420"/>
     <w:rsid w:val="003C7983"/>
     <w:rsid w:val="003E0864"/>
     <w:rsid w:val="003E617D"/>
     <w:rsid w:val="003F1FB9"/>
     <w:rsid w:val="004002DE"/>
     <w:rsid w:val="004062B0"/>
     <w:rsid w:val="004141D3"/>
     <w:rsid w:val="0041494E"/>
+    <w:rsid w:val="00414AC7"/>
     <w:rsid w:val="004168CD"/>
+    <w:rsid w:val="00424537"/>
     <w:rsid w:val="00432399"/>
     <w:rsid w:val="0043527D"/>
     <w:rsid w:val="004457FE"/>
     <w:rsid w:val="00446614"/>
+    <w:rsid w:val="00461021"/>
     <w:rsid w:val="004652A1"/>
     <w:rsid w:val="00467EF7"/>
     <w:rsid w:val="00473B54"/>
     <w:rsid w:val="00492B57"/>
     <w:rsid w:val="004A5E74"/>
     <w:rsid w:val="004B1542"/>
     <w:rsid w:val="004E028C"/>
     <w:rsid w:val="004E2FF3"/>
     <w:rsid w:val="004E4A78"/>
     <w:rsid w:val="00502D31"/>
+    <w:rsid w:val="00507376"/>
     <w:rsid w:val="0053536D"/>
     <w:rsid w:val="00536AE0"/>
+    <w:rsid w:val="0054236C"/>
     <w:rsid w:val="00543B77"/>
     <w:rsid w:val="005472C1"/>
     <w:rsid w:val="00564609"/>
     <w:rsid w:val="00564E8B"/>
     <w:rsid w:val="005726A2"/>
     <w:rsid w:val="005973D6"/>
     <w:rsid w:val="005B15BC"/>
     <w:rsid w:val="005B7C83"/>
+    <w:rsid w:val="005D69DA"/>
     <w:rsid w:val="005F6A49"/>
     <w:rsid w:val="0060426D"/>
+    <w:rsid w:val="00606A70"/>
     <w:rsid w:val="006136E4"/>
     <w:rsid w:val="00613F43"/>
     <w:rsid w:val="0061648B"/>
     <w:rsid w:val="00622801"/>
     <w:rsid w:val="00625315"/>
     <w:rsid w:val="00632702"/>
     <w:rsid w:val="00641000"/>
     <w:rsid w:val="006560B5"/>
     <w:rsid w:val="00665E27"/>
     <w:rsid w:val="00672D5E"/>
+    <w:rsid w:val="00694D54"/>
     <w:rsid w:val="006A6072"/>
     <w:rsid w:val="006B6902"/>
     <w:rsid w:val="006C21C9"/>
+    <w:rsid w:val="006C6B52"/>
     <w:rsid w:val="006D6035"/>
     <w:rsid w:val="006E1004"/>
     <w:rsid w:val="006E3635"/>
     <w:rsid w:val="007031A8"/>
     <w:rsid w:val="007034EA"/>
     <w:rsid w:val="00752EAB"/>
     <w:rsid w:val="00756FEA"/>
     <w:rsid w:val="00771952"/>
     <w:rsid w:val="00787163"/>
     <w:rsid w:val="00794089"/>
     <w:rsid w:val="007A308F"/>
     <w:rsid w:val="007B5622"/>
     <w:rsid w:val="007E1847"/>
+    <w:rsid w:val="007E2D9C"/>
     <w:rsid w:val="007E3674"/>
     <w:rsid w:val="007E7965"/>
     <w:rsid w:val="007F30DB"/>
     <w:rsid w:val="00804FE3"/>
     <w:rsid w:val="00806306"/>
     <w:rsid w:val="0081324A"/>
     <w:rsid w:val="008448FF"/>
     <w:rsid w:val="008632FA"/>
     <w:rsid w:val="008829BA"/>
+    <w:rsid w:val="00887F91"/>
     <w:rsid w:val="008B4198"/>
     <w:rsid w:val="008E0553"/>
+    <w:rsid w:val="00923FA2"/>
     <w:rsid w:val="00943325"/>
     <w:rsid w:val="00946F5C"/>
     <w:rsid w:val="00947E1E"/>
     <w:rsid w:val="00963708"/>
     <w:rsid w:val="00975DB2"/>
     <w:rsid w:val="009863CD"/>
     <w:rsid w:val="0099304C"/>
     <w:rsid w:val="00996DF6"/>
+    <w:rsid w:val="009A7BE9"/>
     <w:rsid w:val="009B229E"/>
     <w:rsid w:val="009B6A45"/>
     <w:rsid w:val="009F18D3"/>
     <w:rsid w:val="009F4C94"/>
     <w:rsid w:val="00A10253"/>
     <w:rsid w:val="00A139CB"/>
     <w:rsid w:val="00A227C0"/>
     <w:rsid w:val="00A26CEB"/>
     <w:rsid w:val="00A76A07"/>
     <w:rsid w:val="00A77598"/>
     <w:rsid w:val="00A87183"/>
     <w:rsid w:val="00A9353F"/>
     <w:rsid w:val="00A96C90"/>
     <w:rsid w:val="00AA6584"/>
     <w:rsid w:val="00AB3E28"/>
     <w:rsid w:val="00AB6EA5"/>
+    <w:rsid w:val="00AD29F3"/>
     <w:rsid w:val="00AF55C5"/>
     <w:rsid w:val="00B078E7"/>
     <w:rsid w:val="00B409D3"/>
     <w:rsid w:val="00B437B8"/>
     <w:rsid w:val="00B47A20"/>
     <w:rsid w:val="00B47E19"/>
+    <w:rsid w:val="00B53ED5"/>
     <w:rsid w:val="00B54321"/>
     <w:rsid w:val="00B55BA0"/>
     <w:rsid w:val="00B57F60"/>
     <w:rsid w:val="00B645AA"/>
     <w:rsid w:val="00B64ADE"/>
     <w:rsid w:val="00B81C13"/>
     <w:rsid w:val="00B91E96"/>
     <w:rsid w:val="00BA255F"/>
     <w:rsid w:val="00BA6E11"/>
     <w:rsid w:val="00BB5583"/>
     <w:rsid w:val="00BB6ED6"/>
     <w:rsid w:val="00BE0CF4"/>
     <w:rsid w:val="00BE3D68"/>
     <w:rsid w:val="00BF0C5B"/>
     <w:rsid w:val="00C10C42"/>
     <w:rsid w:val="00C300D7"/>
     <w:rsid w:val="00C521EF"/>
     <w:rsid w:val="00C62F2E"/>
     <w:rsid w:val="00C70729"/>
     <w:rsid w:val="00C72A73"/>
     <w:rsid w:val="00C8789F"/>
     <w:rsid w:val="00C91579"/>
     <w:rsid w:val="00CA5D63"/>
     <w:rsid w:val="00CB6C10"/>
     <w:rsid w:val="00D0701D"/>
     <w:rsid w:val="00D07CCC"/>
     <w:rsid w:val="00D16267"/>
     <w:rsid w:val="00D213E7"/>
     <w:rsid w:val="00D21A9C"/>
     <w:rsid w:val="00D339A5"/>
     <w:rsid w:val="00D52398"/>
+    <w:rsid w:val="00D82E0B"/>
     <w:rsid w:val="00D8488E"/>
     <w:rsid w:val="00D84C06"/>
     <w:rsid w:val="00D96741"/>
+    <w:rsid w:val="00DA2755"/>
+    <w:rsid w:val="00DA3DB3"/>
     <w:rsid w:val="00DB1508"/>
     <w:rsid w:val="00DD668F"/>
+    <w:rsid w:val="00DD73E2"/>
     <w:rsid w:val="00DE337C"/>
     <w:rsid w:val="00DF4AEE"/>
     <w:rsid w:val="00E00F1C"/>
     <w:rsid w:val="00E07E16"/>
     <w:rsid w:val="00E115A2"/>
     <w:rsid w:val="00E24C8D"/>
     <w:rsid w:val="00E24FA7"/>
+    <w:rsid w:val="00E41B3A"/>
     <w:rsid w:val="00E41CD5"/>
     <w:rsid w:val="00E5346A"/>
     <w:rsid w:val="00E648BD"/>
     <w:rsid w:val="00E7055D"/>
+    <w:rsid w:val="00E7157B"/>
     <w:rsid w:val="00E831EA"/>
     <w:rsid w:val="00E8602F"/>
     <w:rsid w:val="00E9103B"/>
+    <w:rsid w:val="00E91BCC"/>
     <w:rsid w:val="00EA1496"/>
+    <w:rsid w:val="00ED1F06"/>
     <w:rsid w:val="00EE0C26"/>
+    <w:rsid w:val="00EE3E74"/>
+    <w:rsid w:val="00EE64D3"/>
     <w:rsid w:val="00F04C45"/>
+    <w:rsid w:val="00F14F73"/>
     <w:rsid w:val="00F2042C"/>
     <w:rsid w:val="00F22BB1"/>
     <w:rsid w:val="00F23C59"/>
     <w:rsid w:val="00F26104"/>
+    <w:rsid w:val="00F27D68"/>
     <w:rsid w:val="00F35982"/>
     <w:rsid w:val="00F41C65"/>
     <w:rsid w:val="00F47DBB"/>
+    <w:rsid w:val="00F53194"/>
     <w:rsid w:val="00F60A00"/>
     <w:rsid w:val="00F70460"/>
     <w:rsid w:val="00F73DCA"/>
     <w:rsid w:val="00F75A7C"/>
     <w:rsid w:val="00F93659"/>
+    <w:rsid w:val="00F9759D"/>
     <w:rsid w:val="00FB2281"/>
     <w:rsid w:val="00FC2435"/>
     <w:rsid w:val="00FD7A4F"/>
+    <w:rsid w:val="00FE156C"/>
     <w:rsid w:val="00FE1E59"/>
+    <w:rsid w:val="00FF2E47"/>
     <w:rsid w:val="00FF7BAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3400E3F0"/>
   <w15:docId w15:val="{439B8B78-C303-40ED-9AD7-848F2D5169F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17068,54 +18476,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004E2FF3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00613F43"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
@@ -17395,79 +18799,92 @@
     <w:name w:val="Без интервала Знак"/>
     <w:link w:val="ad"/>
     <w:uiPriority w:val="1"/>
     <w:locked/>
     <w:rsid w:val="00564609"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:rsid w:val="00794089"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="351223993">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="517042884">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="529531745">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="552274084">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="935478062">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -17816,71 +19233,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>8794</Characters>
+  <Pages>1</Pages>
+  <Words>1910</Words>
+  <Characters>10889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10316</CharactersWithSpaces>
+  <CharactersWithSpaces>12774</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>