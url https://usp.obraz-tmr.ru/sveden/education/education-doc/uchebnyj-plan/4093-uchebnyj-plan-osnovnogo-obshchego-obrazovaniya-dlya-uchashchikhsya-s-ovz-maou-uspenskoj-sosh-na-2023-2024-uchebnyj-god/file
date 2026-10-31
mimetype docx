--- v0 (2026-07-19)
+++ v1 (2026-10-31)
@@ -1,30307 +1,43526 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="64014FA5" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Муниципальное автономное общеобразовательное учреждение </w:t>
+        <w:t>Муниципальное автономное общеобразовательное учреждение</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21595BC3" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Успенская средняя общеобразовательная школа </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C22141D" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Тюменского муниципального района</w:t>
+        <w:t>Тюменского муниципального округа</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426A994A" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
-        <w:pStyle w:val="5"/>
-        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E87965C" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af0"/>
+        <w:tblStyle w:val="afc"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3099"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3152"/>
+        <w:gridCol w:w="3273"/>
+        <w:gridCol w:w="3284"/>
+        <w:gridCol w:w="3365"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0094640C" w14:paraId="3744815A" w14:textId="77777777" w:rsidTr="0094640C">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3273" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="029FFF2C" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...8 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:pStyle w:val="af4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>РАССМОТРЕНО:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18FB1581" w14:textId="77777777" w:rsidR="009D5DE2" w:rsidRPr="009D5DE2" w:rsidRDefault="009D5DE2" w:rsidP="009D5DE2">
-[...13 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:pStyle w:val="af4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>На педагогическом совете</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7374BEB1" w14:textId="77777777" w:rsidR="009D5DE2" w:rsidRPr="009D5DE2" w:rsidRDefault="009D5DE2" w:rsidP="009D5DE2">
-[...37 lines deleted...]
-          <w:p w14:paraId="66EE5FE8" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:pStyle w:val="af4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Протокол № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:pStyle w:val="af4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="61E242E9" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:sz w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="402DD99C" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:sz w:val="24"/>
-[...18 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:pStyle w:val="af4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>СОГЛАСОВАНО</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6392D160" w14:textId="77777777" w:rsidR="009D5DE2" w:rsidRPr="009D5DE2" w:rsidRDefault="009D5DE2" w:rsidP="009D5DE2">
-[...13 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:pStyle w:val="af4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Управляющим советом </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12773FAC" w14:textId="77777777" w:rsidR="009D5DE2" w:rsidRPr="009D5DE2" w:rsidRDefault="009D5DE2" w:rsidP="009D5DE2">
-[...13 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:pStyle w:val="af4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">МАОУ Успенской СОШ  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03D25D44" w14:textId="77777777" w:rsidR="009D5DE2" w:rsidRPr="009D5DE2" w:rsidRDefault="009D5DE2" w:rsidP="009D5DE2">
-[...37 lines deleted...]
-          <w:p w14:paraId="495FEE33" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:pStyle w:val="af4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>протокол №</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+            <w:pPr>
+              <w:pStyle w:val="af4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>от 29.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:sz w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0041F7E4" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:sz w:val="24"/>
-[...18 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:pStyle w:val="af4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>УТВЕРЖДЕНО</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D6C94AB" w14:textId="77777777" w:rsidR="009D5DE2" w:rsidRPr="009D5DE2" w:rsidRDefault="009D5DE2" w:rsidP="009D5DE2">
-[...13 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:pStyle w:val="af4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Приказом директора</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19902A55" w14:textId="77777777" w:rsidR="009D5DE2" w:rsidRPr="009D5DE2" w:rsidRDefault="009D5DE2" w:rsidP="009D5DE2">
-[...13 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:pStyle w:val="af4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>МАОУ Успенской СОШ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AB4B9EC" w14:textId="77777777" w:rsidR="009D5DE2" w:rsidRPr="009D5DE2" w:rsidRDefault="009D5DE2" w:rsidP="009D5DE2">
-[...37 lines deleted...]
-          <w:p w14:paraId="37B1B39E" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:pStyle w:val="af4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приказ №</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>304</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+            <w:pPr>
+              <w:pStyle w:val="af4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>от 29.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:sz w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A232213" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10DF1E94" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AA4C7EA" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E964607" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66097B91" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14D661CA" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F723C60" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C831F57" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Учебный  план</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">  основного</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D563F2C" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">общего образования </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C24A68" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>для учащихся с ОВЗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AD664E" w14:textId="3F1D9136" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>на 202</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> учебный год.</w:t>
+        <w:t>на 2026-2027 учебный год.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3A6EBD" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FB72F8A" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01A783AC" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12731C5A" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65136B61" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="350B66E8" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11779B6A" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3491EFC6" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DA85698" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E0EF2FE" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E8CB1B9" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="368AC992" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0563A4D5" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AB73B18" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4262FF01" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADDA9CB" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54C7C82E" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F577B3C" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A1F5D34" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10475468" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B7DDC52" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4679F4A7" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FAB93B8" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="044EC6A6" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D2788BF" w14:textId="77777777" w:rsidR="0094640C" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50B5FB4D" w14:textId="69D9DAD3" w:rsidR="00B9036B" w:rsidRPr="0094640C" w:rsidRDefault="0094640C" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Тюменский муниципальный район, Тюменская область 202</w:t>
-[...7 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>Тюменский муниципальный район, Тюменская область 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED24CCE" w14:textId="77777777" w:rsidR="009D5DE2" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1065"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA12CE">
+      <w:r>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707692BC" w14:textId="6FF18042" w:rsidR="0094640C" w:rsidRPr="00FA12CE" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1065"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1065"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1065"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1065"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA12CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ПОЯСНИТЕЛЬНАЯ ЗАПИСКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE8275E" w14:textId="77777777" w:rsidR="0094640C" w:rsidRPr="00FA12CE" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="583AF85F" w14:textId="77777777" w:rsidR="0094640C" w:rsidRPr="00D33ADF" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
         </w:rPr>
         <w:t xml:space="preserve">Учебный план </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
         </w:rPr>
         <w:t>основного  общего</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
         </w:rPr>
         <w:t xml:space="preserve"> образования </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t>для учащихся с ОВЗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69572954" w14:textId="77777777" w:rsidR="0094640C" w:rsidRPr="00D33ADF" w:rsidRDefault="0094640C" w:rsidP="0094640C">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
         </w:rPr>
         <w:t xml:space="preserve"> Муниципального автономного общеобразовательного учреждения Успенской  средней общеобразовательной школы Тюменского муниципального района</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
         </w:rPr>
         <w:t>(далее - учебный план) для 5-9классов, реализующих основную образовательную программу основного общего образования, соответствующую ФГОС ОО ОВЗ (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Приказ Министерства просвещения Российской Федерации от 16.11.2022 № 993 "Об утверждении федеральной образовательной программы основного общего образования" (Зарегистрирован 22.12.2022 № 71764)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
         </w:rPr>
         <w:t>фиксирует общий объём нагрузки, максимальный объём аудиторной нагрузки обучающихся, состав и структуру предметных областей, распределяет учебное время, отводимое на их освоение по классам и учебным предметам.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD96D08" w14:textId="77777777" w:rsidR="00A77B67" w:rsidRPr="00D33ADF" w:rsidRDefault="00A77B67" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6338ACDD" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Учебный план является нормативной основой для составления расписания учебных занятий и учебной нагрузки педагогического состава.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104C75C7" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Суммарное число часов, указанных в плане, определяет объем учебной и максимальной учебной нагрузки ученика, продолжительность учебного года составляет в 5-9 классах – 34 учебные надели. Продолжительность уроков- 45 минут. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604EFE73" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Общеобразовательное учреждение работает в 1 смену.  Начало занятий</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
+        <w:t>–  с</w:t>
       </w:r>
-      <w:r w:rsidR="002A5F02" w:rsidRPr="00D33ADF">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> с</w:t>
-[...14 lines deleted...]
-        <w:t>8. 30.</w:t>
+        <w:t xml:space="preserve"> 8. 30.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51847398" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
-      <w:r w:rsidRPr="00D33ADF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:r>
         <w:t xml:space="preserve">В </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t>школе  обучаются</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D33ADF">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">разовательным программам для учащихся с ограниченными возможностями здоровья  (с  задержкой психического развития, с умственной отсталостью) в условиях общеобразовательного класса, на дому. </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> дети по адаптированным   основным  общеобразовательным программам для учащихся с ограниченными возможностями здоровья  (с  задержкой психического развития, с умственной отсталостью) в условиях общеобразовательного класса, на дому. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615364AF" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t xml:space="preserve">Учебные </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t>планы  для</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t xml:space="preserve"> обучающихся с задержкой психического развития в условиях общеобразовательного класса составлены  в соответствии с приказом Министерства образования Российской Федерации от 10.04.2002 №29\2065п. действующим требованиям к максимально допустимой недельной нагрузке (СанПиН 2.4.2.3286).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574A7EF1" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t>Учебный план обучающихся с задержкой психического развития составлен с учётом решения двух задач:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF4B692" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t>- сформировать основы функциональной грамотности и основные умения, и навыки учения и общения;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0CE2C5" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t xml:space="preserve">- своевременно скорректировать отставание в развитии обучающихся, ликвидируя пробелы в знаниях и представлениях об окружающем мире, преодолеть недостатки в результате нарушенного развития, включая недостатки </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>мыслительной деятельности, речи, моторики, пространственной ориентировки, ре</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t>гуляции поведения.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B647056" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t>В соответствии с  ч. 1  ст. 58 Федерального закона  от 29.12.2012 года № 273-ФЗ «Об образовании в Российской  Федерации»     «</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">освоение  образовательной программы (за исключением  образовательной программы дошкольного образования), в том числе отдельной части или всего объема учебного предмета, курса, дисциплины (модуля) образовательной программы, сопровождается промежуточной аттестацией обучающихся, проводимой  в формах, определенных учебным планом, и в порядке, установленном образовательной организацией» </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t xml:space="preserve">промежуточная аттестация проводится  по всем предметам учебного плана в  следующих формах:  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="977"/>
         <w:gridCol w:w="3701"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD673F" w:rsidRPr="00D33ADF" w14:paraId="2774E2D9" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07368C1B" w14:textId="77777777" w:rsidR="00AD673F" w:rsidRPr="00D33ADF" w:rsidRDefault="00AD673F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52A99AD5" w14:textId="77777777" w:rsidR="00AD673F" w:rsidRPr="00D33ADF" w:rsidRDefault="00AD673F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Предмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FA5D1F7" w14:textId="77777777" w:rsidR="00AD673F" w:rsidRPr="00D33ADF" w:rsidRDefault="00AD673F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00D33ADF">
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>промежуточной  аттестации</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="56AE68FE" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="167E524E" w14:textId="7BFECAC3" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="072825B9" w14:textId="0A266D6D" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>русский язык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="2A3BE434" w14:textId="7F409B54" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="30A36A30" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C63BFCB" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="49C1C01D" w14:textId="6C93D036" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>литература</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="28F3EBA2" w14:textId="7DA79AA1" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="5B81F939" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="766BAC2C" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="1BB910D1" w14:textId="21E40BCD" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>иностранный язык (</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00D33ADF">
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>английский )</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="25C6ED15" w14:textId="44A56DF2" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="794B8707" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BDDCC07" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="16E8F3D9" w14:textId="1977B8C7" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>математика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="01DF945E" w14:textId="7E02E9CE" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>тестирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="51700226" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F5C734B" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="18C0135D" w14:textId="772BB274" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>история</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="1BB387DE" w14:textId="626A0AD8" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="4E5667BD" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63450D24" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="6B1611C4" w14:textId="14BC5F28" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>география</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="48B4776D" w14:textId="199B475E" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="3463F554" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59A8EEB9" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="40DB0A65" w14:textId="750D9FB6" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>биология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="2E2AA0B4" w14:textId="26B4FCA9" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="34EF3800" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="350A2E9B" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="62AABA30" w14:textId="3CC05BB7" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>музыка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="4AB5A106" w14:textId="3A8B5BB0" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="2C5214F8" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57937A60" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="4FCA91DC" w14:textId="0F495179" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>ИЗО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="294A8EB9" w14:textId="0AC73CF7" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>защита проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="5D7F8425" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="687F1B34" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="6F4391A0" w14:textId="187A9771" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Труд (технология)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="0E368B02" w14:textId="32107702" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>защита творческого проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="4690BE4D" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0398A9AF" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="12B251E7" w14:textId="3CB260F7" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>физическая культура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="5DFCCEA7" w14:textId="223ECA62" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>сдача нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="02FF0174" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A2F6ACF" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18216816" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>русский язык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54A2C226" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="3D304D07" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BE763DC" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46EEA28D" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>литература</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BDECB76" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="7EE8FAB6" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AC23857" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47F828B6" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>иностранный язык (</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00D33ADF">
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>английский )</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="163EB66C" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="47E0A38C" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AE72223" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="201562AC" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>математика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F771EAC" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="7CE1C791" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FEEFD77" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E7E7C45" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D33ADF">
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>история</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35724C31" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="65A9C613" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="401B5481" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7385B852" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>география</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BFD0B5C" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="75992EFA" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D20B845" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B4A0217" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>биология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="513EE9B9" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="12094697" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="307C58A4" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D614619" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>музыка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07CB019B" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="39721F22" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08E5D9F0" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74E67FCF" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>ИЗО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49C22E2C" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>защита проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="1F8B2029" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A212A53" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15619D3A" w14:textId="733DC59C" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Труд (технология)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CD98333" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>защита творческого проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="3BB2B793" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="375D7633" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="178C49F0" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>физическая культура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BFD33A2" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>сдача нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="25C617B5" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="523967A1" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F497489" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>русский язык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40089EEF" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="710B6452" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B884F46" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77560612" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>литература</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A33D1FB" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="6B89D435" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="012ECD2C" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B81B339" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>иностранный язык (</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00D33ADF">
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>английский )</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39C59249" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="2C8A0312" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:trPr>
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="219EDF5B" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66EB6153" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>алгебра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F01A0FD" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="257576E5" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45A49870" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5678E4CA" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>геометрия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76EE0CFE" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="500484FF" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="265EE42B" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21640935" w14:textId="6C82AD10" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>ероятность и статистика</w:t>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>вероятность и статистика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15C209F4" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>тестирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="5D650CE5" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="586EFCAF" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34E09B71" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>информатика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27B81E09" w14:textId="57605A40" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="260EF16A" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08AC8DED" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ECD83AE" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>история</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D418819" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="1364DE11" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26502A2E" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C6EE2CD" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>обществознание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74FFC63C" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="431CD044" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FA7E5CE" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0727C916" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>география</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C59FBC7" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="6B33E6F3" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="436EABC7" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07C0BA6D" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>биология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07BCA5DE" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="6A8F8603" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="412FE60C" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6599383E" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>физика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="420F9337" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>тестирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="4B121991" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F15038C" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0435DF44" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>музыка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21C2D92B" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="2D22E316" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="106BAC71" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DC31996" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>ИЗО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10B93B41" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>защита проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="4178293C" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E6E9EDB" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64D1058F" w14:textId="576406D5" w:rsidR="005E1099" w:rsidRPr="002732EE" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="002732EE">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>труд (технология)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41CF1C29" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>защита творческого проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="3D9002CE" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39D2C28E" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="657EA0AB" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>физическая культура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45E6AD37" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>сдача нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="36C650B4" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58C85AEC" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1954F185" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>русский язык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AC2305D" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="16DEB7EC" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7112D8F6" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B1A51D2" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>литература</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BC1DA41" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="0CA4D4A3" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67AB6B39" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="363D58E7" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>иностранный язык (</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00D33ADF">
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>английский )</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A885EAC" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="6C864CEF" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A7E3720" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47158C29" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>алгебра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20AEC9F4" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="047543C6" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77426EF9" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AA833ED" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>геометрия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31DCF379" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>письменная контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="279ADB0B" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21B5BC1A" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53FDFBA0" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>вероятность и статистика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51AAFC38" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>тестирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="55CF51D5" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AD201A5" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6596102C" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>информатика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48F7644A" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>тестирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="66C5124E" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D834840" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="007779FF" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>история</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="028FEEB4" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="6D277B07" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="315C3867" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39EC8E87" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>обществознание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="432492FB" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="208794DC" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EA79F33" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F93317C" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>география</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CDE203C" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="5A43F9E2" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C668787" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="546A0415" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>биология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="022B82C2" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="2BE32851" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CD62FC9" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FF43D50" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>физика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17E0F351" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>тестирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="477C9994" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="448E869D" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2ACF110C" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>химия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64CDD54B" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>тестирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="41DB40AD" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="121C9BDC" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E93F945" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>физическая культура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DCECEAB" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>сдача нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="6320F142" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="134CFC6D" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B7C9155" w14:textId="53D27840" w:rsidR="005E1099" w:rsidRPr="002732EE" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="002732EE">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">основы безопасности и </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="002732EE">
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>защиты  Родины</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44E0120A" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1099" w:rsidRPr="00D33ADF" w14:paraId="10EE9662" w14:textId="77777777" w:rsidTr="00AD673F">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01D452D6" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="497A97C2" w14:textId="4B381247" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="002732EE">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>труд (технология)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F1CDA45" w14:textId="77777777" w:rsidR="005E1099" w:rsidRPr="00D33ADF" w:rsidRDefault="005E1099" w:rsidP="005E1099">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33ADF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>защита творческого проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20CA56BE" w14:textId="77777777" w:rsidR="00AD673F" w:rsidRPr="00D33ADF" w:rsidRDefault="00AD673F" w:rsidP="00AD673F">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6E8C12" w14:textId="77777777" w:rsidR="00737CF0" w:rsidRPr="00D33ADF" w:rsidRDefault="00737CF0" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6500483B" w14:textId="77777777" w:rsidR="00BB5345" w:rsidRPr="00D33ADF" w:rsidRDefault="00BB5345" w:rsidP="00BB5345">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Третий час физической культуры </w:t>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+        </w:rPr>
+        <w:t>Промежуточная/годовая аттестация обучающихся за четверть осуществляется в соответствии с календарным учебным графиком.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Предметы из части, формируемой участниками образовательных отношений, являются </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>безотметочными</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и оцениваются «зачет» или «незачет» по итогам четверти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+        </w:rPr>
+        <w:t>Все предметы обязательной части учебного плана оцениваются по четвертям. Промежуточная аттестация проходит на последней учебной неделе четверти. Формы и порядок проведения промежуточной аттестации определяются «Положением о формах, периодичности и порядке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">текущего контроля успеваемости и промежуточной аттестации обучающихся Муниципального автономного общеобразовательного учреждения Успенской средней </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D33ADF">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+        </w:rPr>
+        <w:t>общеобразовательной  школы</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D33ADF">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">.   </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тюменского муниципального района. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DFFA64" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Освоение основной образовательной программ основного общего образования завершается итоговой аттестацией. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">В связи с наличием у некоторых обучающихся выраженных локальных недостатков (аграфия, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) возможен перевод в следующий класс при неполном овладении программой по предмету, освоение которого затрудняет локальный дефект.       </w:t>
+        <w:t>Нормативный срок освоения основной образовательной программы основного общего образования составляет 5 лет.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6995AAF0" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
-[...2951 lines deleted...]
-    <w:p w14:paraId="4A3077E9" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t xml:space="preserve">На коррекционные индивидуальные и групповые занятия по </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D33ADF">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">логопедии,   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t xml:space="preserve">  развитию психомоторики и сенсорных процессов по расписанию отводятся часы как в первую, так и во вторую половину дня. Их продолжительность составляет 20 минут. Группы комплектуются с учетом однородности и выраженности речевых, двигательных и других нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4075039B" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">-8 </w:t>
+      <w:r>
+        <w:t xml:space="preserve">В 7-8 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t>классах  проводится</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D33ADF">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> классы (в количестве 20 дней).</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> трудовая практика  в конце  учебного года:  7  классы (в количестве 10 дней), 8-9  классы (в количестве 20 дней).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6418229B" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t xml:space="preserve">Количество часов, отводимых на предметы, изучаемые по общеобразовательной </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t>и  адаптированной</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D33ADF">
-[...12 lines deleted...]
-        <w:t>разовательной программе для детей с умственной отсталостью, а также образовательные компоненты частично не совпадают.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">  основной общеобразовательной программе для детей с умственной отсталостью, а также образовательные компоненты частично не совпадают.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF47139" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">разовательной программе </w:t>
+      <w:r>
+        <w:t xml:space="preserve">В связи с этим обучение детей по адаптированной основной общеобразовательной программе </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t>для  учащихся</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t xml:space="preserve"> с умственной отсталостью в условиях общеобразовательного класса проходит по индивидуальному учебному плану и расписанию.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A8542D" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00D33ADF" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для  учащихся</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> школы, обучающихся  по состоянию здоровья на дому</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t xml:space="preserve">,   составлены  индивидуальные учебные  планы, соответствующие  их  индивидуальным  программам  реабилитации. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E392E43" w14:textId="27E74DCF" w:rsidR="002732EE" w:rsidRPr="002A0F90" w:rsidRDefault="00B9036B" w:rsidP="002A0F90">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D33ADF">
+      <w:r>
         <w:t xml:space="preserve">Объем учебной нагрузки и распределение учебных часов </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D33ADF">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> предметным</w:t>
+      <w:r>
+        <w:t>по  предметным</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00E220E0" w:rsidRPr="00D33ADF">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">областям определяется для каждого учащегося индивидуально и зависит от уровня усвоения им минимума содержания образования, ограничений, связанных с течением заболевания, социальных запросов, но не превышает максимально допустимую нагрузку. Индивидуальный учебный план для каждого учащегося основан на психолого-медико-педагогических рекомендациях и согласован с родителями (законными представителями) с целью реализации индивидуального образовательного маршрута. </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> областям определяется для каждого учащегося индивидуально и зависит от уровня усвоения им минимума содержания образования, ограничений, связанных с течением заболевания, социальных запросов, но не превышает максимально допустимую нагрузку. Индивидуальный учебный план для каждого учащегося основан на психолого-медико-педагогических рекомендациях и согласован с родителями (законными представителями) с целью реализации индивидуального образовательного маршрута. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7098F0" w14:textId="77777777" w:rsidR="002732EE" w:rsidRDefault="002732EE" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="320A30DF" w14:textId="77777777" w:rsidR="002732EE" w:rsidRDefault="002732EE" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13ECD8C8" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
-[...3367 lines deleted...]
-    <w:p w14:paraId="66010C69" w14:textId="77777777" w:rsidR="00A77B67" w:rsidRDefault="00A77B67" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...4717 lines deleted...]
-    <w:p w14:paraId="64EFCE7A" w14:textId="4A93EC47" w:rsidR="001F4892" w:rsidRDefault="00D72445" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:br w:type="textWrapping" w:clear="all"/>
+        <w:t>Приложение   1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED0F862" w14:textId="77777777" w:rsidR="001F4892" w:rsidRDefault="001F4892" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
-        <w:ind w:firstLine="480"/>
-        <w:jc w:val="right"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11D5AE2E" w14:textId="77777777" w:rsidR="001F4892" w:rsidRDefault="001F4892" w:rsidP="00B9036B">
-[...68 lines deleted...]
-    <w:p w14:paraId="0F4D22BC" w14:textId="77777777" w:rsidR="007F344B" w:rsidRPr="001A1948" w:rsidRDefault="007F344B" w:rsidP="007F344B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A1948">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Учебный </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001A1948">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>план  основного</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001A1948">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> общего образования  по адаптированной общеобразовательной программе для учащихся с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ТНР</w:t>
+        <w:t>задержкой психического развития</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A1948">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципального автономного общеобразовательного учреждения Успенской  средней общеобразовательной  школы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3A46E3" w14:textId="77777777" w:rsidR="007F344B" w:rsidRPr="001A1948" w:rsidRDefault="007F344B" w:rsidP="007F344B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A1948">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Тюменского </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001A1948">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>муниципального  района</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001A1948">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> учебный год</w:t>
+        <w:t xml:space="preserve"> на 2026-2027 учебный год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBE3BF8" w14:textId="77777777" w:rsidR="007F344B" w:rsidRDefault="007F344B" w:rsidP="007F344B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="454" w:line="280" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="200F7A34" w14:textId="77777777" w:rsidR="007F344B" w:rsidRDefault="007F344B" w:rsidP="007F344B">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="-3" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="992"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Учебные предметы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Количество часов в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VII класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VIII класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обязательная часть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Литература</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Иностранный язык (английский)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Алгебра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Геометрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Вероятность и статистика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Информатика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>История</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обществознание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>География</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Духовно-нравственная</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">культура России </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Физика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Химия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Биология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Изобразительное искусство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Музыка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Труд (технология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Основы безопасности и защиты Родины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>26,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>147,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Часть, формируемая участниками образовательных отношений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Учебные предметы, курсы, модули по выбору:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>9,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Функциональная грамотность: учимся для жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Комплексный анализ текста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Занимательный английский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Максимально допустимая недельная нагрузка (при 5-дневной неделе) в соответствии с действующими санитарными правилами и нормами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Учебные недели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Всего учебных часов на учебный период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>986</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5338</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Курсы внеурочной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Россия – мои горизонты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Я, ты, он, она, вместе целая страна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Подвижные игры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Спортивные игры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Мир профессий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Робототехника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Основы проектной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Секреты орфографии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Математический лабиринт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Театр танца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого на реализацию курсов внеурочной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                              Коррекционно-развивающая область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Логопедические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Психокоррекционные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="92"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CCFDFF4" w14:textId="77777777" w:rsidR="007F344B" w:rsidRDefault="007F344B" w:rsidP="007F344B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1343 lines deleted...]
-    <w:p w14:paraId="54074A9D" w14:textId="77777777" w:rsidR="00F762FB" w:rsidRDefault="00F762FB" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36C63E14" w14:textId="77777777" w:rsidR="001F4892" w:rsidRDefault="001F4892" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="658A316D" w14:textId="77777777" w:rsidR="007F344B" w:rsidRDefault="007F344B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01971312" w14:textId="77777777" w:rsidR="007F344B" w:rsidRDefault="007F344B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BC33F4E" w14:textId="77777777" w:rsidR="007F344B" w:rsidRDefault="007F344B" w:rsidP="00B9036B">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Приложение  2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C605BCB" w14:textId="77777777" w:rsidR="007F344B" w:rsidRDefault="007F344B" w:rsidP="00B9036B">
-[...2596 lines deleted...]
-    <w:p w14:paraId="0FE3C7E4" w14:textId="77777777" w:rsidR="00885DB4" w:rsidRDefault="00885DB4" w:rsidP="00885DB4">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Учебный план основного общего </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>образования  по</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адаптированной  основной общеобразовательной программе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> адаптированной  основной общеобразовательной программе для учащихся с умственной отсталостью </w:t>
+        <w:t>для учащихся с умственной отсталостью</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30782ACE" w14:textId="77777777" w:rsidR="00885DB4" w:rsidRDefault="00885DB4" w:rsidP="00885DB4">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>( интеллектуальные</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нарушения) вариант 1  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0EE46D" w14:textId="77777777" w:rsidR="00885DB4" w:rsidRDefault="00885DB4" w:rsidP="00885DB4">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">муниципального автономного общеобразовательного учреждения </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Успенской  средней</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> общеобразовательной  школы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5DD6EF" w14:textId="1980BCB6" w:rsidR="00885DB4" w:rsidRDefault="00885DB4" w:rsidP="00885DB4">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Тюменского </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>муниципального  района</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на 202</w:t>
-[...27 lines deleted...]
-        <w:t>учебный год</w:t>
+        <w:t xml:space="preserve"> на 2026-2027учебный год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0B3E2E" w14:textId="77777777" w:rsidR="00885DB4" w:rsidRDefault="00885DB4" w:rsidP="00885DB4">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="305D3CC2" w14:textId="77777777" w:rsidR="00885DB4" w:rsidRDefault="00885DB4" w:rsidP="00885DB4">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03F0B459" w14:textId="77777777" w:rsidR="00885DB4" w:rsidRPr="00F70477" w:rsidRDefault="00885DB4" w:rsidP="00885DB4">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8535" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2291"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2980"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00885DB4" w14:paraId="20F247E3" w14:textId="77777777" w:rsidTr="00D33ADF">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:trPr>
-          <w:trHeight w:val="690"/>
+          <w:trHeight w:val="60"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2319" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-            <w:r>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1251 lines deleted...]
-            <w:pPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="003A578D">
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Учебные предметы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...353 lines deleted...]
-            <w:pPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="003A578D">
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Количество часов в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="003A578D">
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VII класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VIII класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обязательная часть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00885DB4" w14:paraId="2946F3FF" w14:textId="77777777" w:rsidTr="00D33ADF">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:trPr>
-          <w:trHeight w:val="252"/>
+          <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5555" w:type="dxa"/>
-[...11 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Чтение (Литературное чтение)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Информатика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Природоведение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Биология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>География</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Основы   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>социальной  жизни</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Мир истории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>История Отечества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Рисование (Изобразительное искусство)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Музыка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Труд (технология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Адаптивная физическая культура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Часть, формируемая участниками образовательных отношений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Учебные предметы, курсы, модули по выбору:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Функциональная грамотность: учимся для жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Русский    язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Максимально допустимая недельная нагрузка (при 5-дневной неделе) в соответствии </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>с действующими санитарными правилами и нормами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Учебные недели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Всего учебных часов на учебный период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>986</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5338</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Курсы внеурочной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Россия – мои горизонты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Я, ты, он, она, вместе целая страна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Подвижные игры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Спортивные игры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Мир профессий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Робототехника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Основы проектной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Секреты орфографии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Математический лабиринт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Театр танца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого на реализацию курсов внеурочной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                            Коррекционно-развивающая область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Логопедические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Психокоррекционные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2980" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...65 lines deleted...]
-              <w:t>20</w:t>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2468E763" w14:textId="77777777" w:rsidR="00885DB4" w:rsidRDefault="00885DB4" w:rsidP="00885DB4">
-[...92 lines deleted...]
-    <w:p w14:paraId="5539BE4D" w14:textId="77777777" w:rsidR="00930C8C" w:rsidRDefault="00930C8C" w:rsidP="00885DB4">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23466E9C" w14:textId="11C1DAC5" w:rsidR="00885DB4" w:rsidRDefault="00885DB4" w:rsidP="00885DB4">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>Приложение  3</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="600E19F5" w14:textId="77777777" w:rsidR="00855F97" w:rsidRPr="00C2574D" w:rsidRDefault="00855F97" w:rsidP="00855F97">
-[...19 lines deleted...]
-    <w:p w14:paraId="41B2DA87" w14:textId="77777777" w:rsidR="00502505" w:rsidRPr="00C2574D" w:rsidRDefault="00502505" w:rsidP="0044654F">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05763E1F" w14:textId="77777777" w:rsidR="00502505" w:rsidRPr="00C2574D" w:rsidRDefault="00502505" w:rsidP="00502505">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:t xml:space="preserve">Индивидуальный учебный план </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2439CCE8" w14:textId="77777777" w:rsidR="00502505" w:rsidRPr="00C2574D" w:rsidRDefault="00502505" w:rsidP="00502505">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:t xml:space="preserve">по </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:t>адаптированной  основной</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:t xml:space="preserve"> общеобразовательной программе </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5876A91C" w14:textId="3D1B668A" w:rsidR="00502505" w:rsidRPr="00C2574D" w:rsidRDefault="00502505" w:rsidP="00502505">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:t xml:space="preserve">для детей </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C2574D">
-        <w:t>с  умственной</w:t>
+      <w:r>
+        <w:t>с  умеренной</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C2574D">
-        <w:t xml:space="preserve"> отсталостью </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> умственной отсталостью </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>на дому</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B42864A" w14:textId="4242F8EA" w:rsidR="00502505" w:rsidRPr="00C2574D" w:rsidRDefault="00502505" w:rsidP="00502505">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C2574D">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> учебный год</w:t>
+      <w:r>
+        <w:t>на 2026-2027 учебный год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2226AD09" w14:textId="77777777" w:rsidR="00502505" w:rsidRDefault="00502505" w:rsidP="00502505"/>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9952" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="29"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="29"/>
+        <w:gridCol w:w="4962"/>
+        <w:gridCol w:w="3260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00502505" w14:paraId="36B98D47" w14:textId="77777777" w:rsidTr="00D33ADF">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="586"/>
+          <w:trHeight w:val="84"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">                      Учебные предметы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Количество   часов в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="612"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5  класс</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Чтение (Литературное чтение)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Природоведение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Основы   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>социальной  жизни</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Рисование (Изобразительное искусство)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Музыка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Труд (технология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Адаптивная физическая культура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Коррекционные занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Логопедические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Развитие   психомоторики и сенсорных процессов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...20 lines deleted...]
-            <w:pPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Внеурочная  деятельность</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Подвижные игры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Мир профессий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...1085 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-US"/>
-[...719 lines deleted...]
-              <w:t>10</w:t>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6587D4CA" w14:textId="77777777" w:rsidR="00855F97" w:rsidRDefault="00855F97" w:rsidP="00855F97">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26FB270C" w14:textId="77777777" w:rsidR="00855F97" w:rsidRDefault="00855F97" w:rsidP="00855F97">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C15ACC9" w14:textId="77777777" w:rsidR="00855F97" w:rsidRDefault="00855F97" w:rsidP="00855F97">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3692620D" w14:textId="77777777" w:rsidR="00855F97" w:rsidRDefault="00855F97" w:rsidP="0036603A">
-[...6 lines deleted...]
-    <w:p w14:paraId="28C86E0E" w14:textId="77777777" w:rsidR="00855F97" w:rsidRDefault="00855F97" w:rsidP="00855F97">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C32E70E" w14:textId="77777777" w:rsidR="00C2574D" w:rsidRDefault="00C2574D" w:rsidP="00855F97">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37D6C101" w14:textId="77777777" w:rsidR="00C2574D" w:rsidRDefault="00C2574D" w:rsidP="00855F97">
-[...80 lines deleted...]
-    <w:p w14:paraId="345219F7" w14:textId="77777777" w:rsidR="00C27529" w:rsidRDefault="00C27529" w:rsidP="00885DB4">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CBAF39E" w14:textId="77777777" w:rsidR="00C27529" w:rsidRDefault="00C27529" w:rsidP="00855F97">
-[...8 lines deleted...]
-    <w:p w14:paraId="3B20DAE7" w14:textId="77777777" w:rsidR="00C27529" w:rsidRDefault="00C27529" w:rsidP="00C2574D">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7120CAF5" w14:textId="74FB3FE7" w:rsidR="0044654F" w:rsidRDefault="0044654F" w:rsidP="0044654F">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                         Приложение   </w:t>
-[...5 lines deleted...]
-        <w:t>6</w:t>
+        <w:t xml:space="preserve">                                                                                                                         Приложение   4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D86B4A" w14:textId="77777777" w:rsidR="00855F97" w:rsidRDefault="00855F97" w:rsidP="00855F97">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2498DD36" w14:textId="77777777" w:rsidR="00855F97" w:rsidRDefault="00855F97" w:rsidP="00855F97">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="176B269A" w14:textId="77777777" w:rsidR="00855F97" w:rsidRPr="00C2574D" w:rsidRDefault="00855F97" w:rsidP="00855F97">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:t xml:space="preserve">Индивидуальный учебный план </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B4AE73" w14:textId="77777777" w:rsidR="00855F97" w:rsidRPr="00C2574D" w:rsidRDefault="00855F97" w:rsidP="00855F97">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:t xml:space="preserve">по </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:t>адаптированной  основной</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:t xml:space="preserve"> общеобразовательной программе </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229536B7" w14:textId="77777777" w:rsidR="00855F97" w:rsidRPr="00C2574D" w:rsidRDefault="00855F97" w:rsidP="00855F97">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C2574D">
-        <w:t xml:space="preserve">для детей с умственной отсталостью </w:t>
+      <w:r>
+        <w:t xml:space="preserve">для детей </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2574D">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>с  умеренной</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> умственной отсталостью </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>на дому,</w:t>
+        <w:t>на дому</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2574D">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5160C227" w14:textId="7DCFA06A" w:rsidR="00855F97" w:rsidRPr="00C2574D" w:rsidRDefault="00855F97" w:rsidP="00855F97">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C2574D">
-[...12 lines deleted...]
-        <w:t>учебный год</w:t>
+      <w:r>
+        <w:t>на 2026-2027 учебный год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08052A70" w14:textId="77777777" w:rsidR="00855F97" w:rsidRDefault="00855F97" w:rsidP="00855F97"/>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9952" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="29"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="29"/>
+        <w:gridCol w:w="4962"/>
+        <w:gridCol w:w="3260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00855F97" w14:paraId="116FADD3" w14:textId="77777777" w:rsidTr="00D33ADF">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="586"/>
+          <w:trHeight w:val="84"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">                      Учебные предметы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Количество   часов в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="612"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8  класс</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Чтение </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Информатика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Биология </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>География</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Основы социальной жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> История Отечества</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Адаптивная  физическая</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> культура </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Труд(Технология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Коррекционные занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Логопедические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Развитие   психомоторики и сенсорных процессов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...7 lines deleted...]
-            <w:tcW w:w="4281" w:type="dxa"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...18 lines deleted...]
-            <w:pPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Внеурочная  деятельность</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Россия-мои горизонты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Спортивные игры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Количество часов в неделю, класс</w:t>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855F97" w14:paraId="11543BAC" w14:textId="77777777" w:rsidTr="00D33ADF">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="296"/>
+          <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Трудовая практика дней в год (в течение учебного года)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...17 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...1007 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-US"/>
-[...719 lines deleted...]
-              <w:t>10</w:t>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E0176E1" w14:textId="77777777" w:rsidR="00B21005" w:rsidRDefault="00B21005" w:rsidP="00B21005">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
-        <w:ind w:firstLine="480"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="393A5DBF" w14:textId="77777777" w:rsidR="00B21005" w:rsidRDefault="00B21005" w:rsidP="00B21005">
-[...154 lines deleted...]
-    <w:p w14:paraId="51A49A16" w14:textId="65120E93" w:rsidR="0044654F" w:rsidRDefault="0044654F" w:rsidP="0044654F">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        <w:t>7</w:t>
+        <w:t>Приложение 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038CC210" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00C2574D" w:rsidRDefault="0044654F" w:rsidP="0044654F">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:t xml:space="preserve">Индивидуальный учебный план </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FD9C35" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00C2574D" w:rsidRDefault="0044654F" w:rsidP="0044654F">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:t xml:space="preserve">по </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:t>адаптированной  основной</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:t xml:space="preserve"> общеобразовательной программе </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215E6BAA" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00C2574D" w:rsidRDefault="0044654F" w:rsidP="0044654F">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C2574D">
-        <w:t xml:space="preserve">для детей с умственной отсталостью </w:t>
+      <w:r>
+        <w:t xml:space="preserve">для детей с </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>умственной отсталостью</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>на дому,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2574D">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E551B25" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00C2574D" w:rsidRDefault="0044654F" w:rsidP="0044654F">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C2574D">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>5</w:t>
-[...8 lines deleted...]
-        <w:t>учебный год</w:t>
+        <w:t>на 2026-2027учебный год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FF31BB" w14:textId="77777777" w:rsidR="0044654F" w:rsidRDefault="0044654F" w:rsidP="0044654F"/>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9952" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="29"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="29"/>
+        <w:gridCol w:w="4962"/>
+        <w:gridCol w:w="3260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0044654F" w14:paraId="34651896" w14:textId="77777777" w:rsidTr="00AA38D2">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="586"/>
+          <w:trHeight w:val="84"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                      Учебные предметы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Количество   часов в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="612"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 9 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Чтение </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Информатика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Биология </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>География</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Основы социальной жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> История Отечества</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Адаптивная  физическая</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> культура </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Труд(Технология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Коррекционные занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Логопедические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Развитие   психомоторики и сенсорных процессов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...7 lines deleted...]
-            <w:tcW w:w="4281" w:type="dxa"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...18 lines deleted...]
-            <w:pPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Внеурочная  деятельность</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Россия-мои горизонты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Спортивные игры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Количество часов в неделю, класс</w:t>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044654F" w14:paraId="5978F97B" w14:textId="77777777" w:rsidTr="00AA38D2">
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="296"/>
+          <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Трудовая практика дней в год (в течение учебного года)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="71" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="71" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...17 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
-[...981 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-US"/>
-[...719 lines deleted...]
-              <w:t>10</w:t>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E973386" w14:textId="77777777" w:rsidR="0044654F" w:rsidRDefault="0044654F" w:rsidP="0044654F">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F2B3138" w14:textId="77777777" w:rsidR="00B21005" w:rsidRDefault="00B21005" w:rsidP="00B21005">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
-        <w:ind w:firstLine="480"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="070BFA1A" w14:textId="77777777" w:rsidR="00B21005" w:rsidRDefault="00B21005" w:rsidP="00B21005">
-[...174 lines deleted...]
-    <w:p w14:paraId="486C4389" w14:textId="49738B9D" w:rsidR="00D33ADF" w:rsidRDefault="00D33ADF" w:rsidP="00D33ADF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        <w:t>8</w:t>
+        <w:t>Приложение 6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C67AA85" w14:textId="77777777" w:rsidR="00C27529" w:rsidRDefault="00C27529" w:rsidP="00B11DBA">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00043813">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Недельный учебный план ФАООП УО (вариант 2) обучающихся</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633DE810" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRPr="00043813" w:rsidRDefault="00043813" w:rsidP="00B11DBA">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                              </w:t>
+        <w:t xml:space="preserve">                                               5 класс (СИПР) (</w:t>
       </w:r>
-      <w:r w:rsidR="00B11DBA" w:rsidRPr="00043813">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> V-IX классов</w:t>
+        <w:t>Затолокин</w:t>
       </w:r>
-      <w:r w:rsidR="00FA12CE">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (СИПР)</w:t>
+        <w:t xml:space="preserve"> Антон)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FC9044" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C377477" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00D33ADF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8506"/>
+        <w:gridCol w:w="1125"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Учебные предметы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:ind w:left="288"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обязательная часть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Речь </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>и  альтернативная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Математические   представления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Окружающий природный мир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Домоводство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Окружающий</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>социальный мир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Музыка и движение </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Изобразительная</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">деятельность </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Адаптивная</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>физическая культура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Профильный труд </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Итого </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коррекционные курсы: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Сенсорное развитие </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Предметно-практические действия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Двигательное развитие </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Альтернативная коммуникация </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                        Внеурочная деятельность (по</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">                                                                   направлениям)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Подвижные игры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Мир профессий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Приложение 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Недельный учебный план ФАООП УО (вариант 2) обучающихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              9 класс (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>СИПР)  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Лариева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Варвара)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2836"/>
-        <w:gridCol w:w="3637"/>
+        <w:gridCol w:w="6477"/>
         <w:gridCol w:w="1891"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00982469" w:rsidRPr="00324F4F" w14:paraId="4BB3FE79" w14:textId="77777777" w:rsidTr="0044654F">
-[...7 lines deleted...]
-            <w:tcW w:w="2836" w:type="dxa"/>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Учебные предметы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        9 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:ind w:left="288"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  Обязательная часть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...7 lines deleted...]
-            </w:r>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Речь </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...29 lines deleted...]
-            <w:tcW w:w="2836" w:type="dxa"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>и  альтернативная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">        8 класс</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1(по 25 мин)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044654F" w:rsidRPr="00324F4F" w14:paraId="63EDA671" w14:textId="77777777" w:rsidTr="00AA38D2">
-[...54 lines deleted...]
-            <w:tcW w:w="2836" w:type="dxa"/>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F171744" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="00B11DBA">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...22 lines deleted...]
-            <w:tcW w:w="3637" w:type="dxa"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Математические   представления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="23E459DB" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="00B11DBA">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...30 lines deleted...]
-            <w:tcW w:w="1891" w:type="dxa"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1(по 25 мин)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69EC5F11" w14:textId="11602590" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="00B11DBA">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="2836" w:type="dxa"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Окружающий природный мир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00324F4F">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="3637" w:type="dxa"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1(по 25 мин)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0389454A" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="00B11DBA">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>представления</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00324F4F">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1(по 25 мин)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044654F" w:rsidRPr="00324F4F" w14:paraId="19A04D05" w14:textId="77777777" w:rsidTr="00AA38D2">
-[...32 lines deleted...]
-            <w:tcW w:w="3637" w:type="dxa"/>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25F1A4E5" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="00B11DBA">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>природный мир</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Домоводство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="03F99A47" w14:textId="3E48B8DD" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="00B11DBA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1(по 25 мин)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044654F" w:rsidRPr="00324F4F" w14:paraId="426D8735" w14:textId="77777777" w:rsidTr="00AA38D2">
-[...14 lines deleted...]
-            <w:tcW w:w="3637" w:type="dxa"/>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5801B395" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t>Человек</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Окружающий</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>социальный мир</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00324F4F">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1(по 25 мин)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044654F" w:rsidRPr="00324F4F" w14:paraId="5D7A0D39" w14:textId="77777777" w:rsidTr="00AA38D2">
-[...14 lines deleted...]
-            <w:tcW w:w="3637" w:type="dxa"/>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43424139" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t>Домоводство</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Музыка и движение </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00324F4F">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1(по 25 мин)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044654F" w:rsidRPr="00324F4F" w14:paraId="333B1CF7" w14:textId="77777777" w:rsidTr="00AA38D2">
-[...15 lines deleted...]
-            <w:tcW w:w="3637" w:type="dxa"/>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56AD01AC" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00324F4F">
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Изобразительная</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
-              <w:t>социальный мир</w:t>
+              <w:t xml:space="preserve">деятельность </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00324F4F">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1(по 25 мин)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044654F" w:rsidRPr="00324F4F" w14:paraId="73860074" w14:textId="77777777" w:rsidTr="00AA38D2">
-[...24 lines deleted...]
-            <w:tcW w:w="3637" w:type="dxa"/>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FDEA8DB" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Музыка и движение </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Адаптивная</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>физическая культура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="00DB2E25" w14:textId="73A7557C" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1(по 25 мин)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044654F" w:rsidRPr="00324F4F" w14:paraId="4AA92F45" w14:textId="77777777" w:rsidTr="00AA38D2">
-[...16 lines deleted...]
-            <w:tcW w:w="3637" w:type="dxa"/>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18841717" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">деятельность </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Профильный труд </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="443BF169" w14:textId="758767DC" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1(по 25 мин)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044654F" w:rsidRPr="00324F4F" w14:paraId="566D44F5" w14:textId="77777777" w:rsidTr="00AA38D2">
-[...2 lines deleted...]
-            <w:tcW w:w="2836" w:type="dxa"/>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57875A02" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
-                <w:color w:val="000000"/>
-[...15 lines deleted...]
-            <w:tcW w:w="3637" w:type="dxa"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Итого </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E94E6CC" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="0039357A">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
-                <w:color w:val="000000"/>
-[...22 lines deleted...]
-            <w:tcW w:w="1891" w:type="dxa"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E073AF2" w14:textId="255D94EE" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-            <w:tcW w:w="2836" w:type="dxa"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                 Коррекционные курсы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...13 lines deleted...]
-            <w:tcW w:w="3637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BA69778" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Профильный труд </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коррекционные курсы: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="621D07B0" w14:textId="64711A0F" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2"/>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044654F" w:rsidRPr="00324F4F" w14:paraId="0961E2A1" w14:textId="77777777" w:rsidTr="00AA38D2">
-[...2 lines deleted...]
-            <w:tcW w:w="2836" w:type="dxa"/>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E7EEDCD" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="3637" w:type="dxa"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Сенсорное развитие </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6675D079" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1891" w:type="dxa"/>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30D22854" w14:textId="3F7A1F3B" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Предметно-практические действия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044654F" w:rsidRPr="00324F4F" w14:paraId="72E8B4FB" w14:textId="77777777" w:rsidTr="00AA38D2">
-[...3 lines deleted...]
-            <w:gridSpan w:val="2"/>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B3FF23D" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Внеурочная деятельность, в том числе </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">3. Двигательное развитие </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49AC5293" w14:textId="6B14CA2B" w:rsidR="0044654F" w:rsidRPr="00B11DBA" w:rsidRDefault="0044654F" w:rsidP="0044654F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...6 lines deleted...]
-              <w:t>4</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044654F" w:rsidRPr="00324F4F" w14:paraId="419B6C49" w14:textId="77777777" w:rsidTr="00AA38D2">
-[...3 lines deleted...]
-            <w:gridSpan w:val="2"/>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6473EA62" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Коррекционные курсы: </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Альтернативная коммуникация </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="135BBE2C" w14:textId="48E4182F" w:rsidR="0044654F" w:rsidRPr="00B11DBA" w:rsidRDefault="0044654F" w:rsidP="0044654F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
-[...3 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
-                <w:i/>
-[...2 lines deleted...]
-              <w:t>4</w:t>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044654F" w:rsidRPr="00324F4F" w14:paraId="6C958F23" w14:textId="77777777" w:rsidTr="00AA38D2">
-[...3 lines deleted...]
-            <w:gridSpan w:val="2"/>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0295FF3F" w14:textId="77777777" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="000B53C2">
-            <w:r w:rsidRPr="00324F4F">
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">1. Сенсорное развитие </w:t>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                     Внеурочная деятельность (по</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">                                                                       направлениям)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3ED42B7F" w14:textId="51722290" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="0044654F">
-[...9 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044654F" w:rsidRPr="00324F4F" w14:paraId="4C8C9B94" w14:textId="77777777" w:rsidTr="00AA38D2">
-[...3 lines deleted...]
-            <w:gridSpan w:val="2"/>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00324F4F">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t xml:space="preserve">2. Предметно-практические действия </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
-            <w:tcBorders>
-[...25 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-            <w:r>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Россия-мои горизонты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="05029484" w14:textId="7E10ECC7" w:rsidR="0044654F" w:rsidRPr="00324F4F" w:rsidRDefault="0044654F" w:rsidP="0044654F">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>0</w:t>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044654F" w:rsidRPr="00324F4F" w14:paraId="00AC6A7C" w14:textId="77777777" w:rsidTr="00AA38D2">
-[...3 lines deleted...]
-            <w:gridSpan w:val="2"/>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00324F4F">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Спортивные игры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="717DCE91" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02A71BBC" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FDFB358" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F01737" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CB754D9" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="303EE7B1" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="784B497D" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B4F3898" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="293B068C" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5876EEEB" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65B880D7" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72339F47" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Приложение 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Недельный учебный план ФАООП УО (вариант 2) обучающихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              9 класс (СИПР) (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Цуркан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Макар)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41726B91" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6477"/>
+        <w:gridCol w:w="1891"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Учебные предметы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        9 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:ind w:left="288"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  Обязательная часть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Речь </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>и  альтернативная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Математические   представления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Окружающий природный мир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Домоводство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Окружающий</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>социальный мир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Музыка и движение </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Изобразительная</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">деятельность </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Адаптивная</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>физическая культура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Профильный труд </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Итого </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                 Коррекционные курсы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коррекционные курсы: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Сенсорное развитие </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2 (по 25 мин)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Предметно-практические действия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Двигательное развитие </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29(по 25 мин)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Альтернативная коммуникация </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D956E6B" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48B9E96B" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7"/>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
-        <w:ind w:firstLine="480"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F3C92F4" w14:textId="77777777" w:rsidR="00AD7DEF" w:rsidRDefault="00AD7DEF" w:rsidP="00AD7DEF">
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
       <w:pPr>
         <w:ind w:firstLine="480"/>
-        <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:firstLine="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Недельный учебный план ФАООП УО (вариант 2) обучающихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:ind w:firstLine="480"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                             5 класс (СИПР) (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Затолокин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Антон</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7"/>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7"/>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1470"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F2549D" w:rsidRPr="003149FB" w:rsidSect="001A1948">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="226"/>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="5668"/>
+        <w:gridCol w:w="2129"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4677"/>
+                <w:tab w:val="right" w:pos="9355"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ф.И.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5668" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4677"/>
+                <w:tab w:val="right" w:pos="9355"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Учебные предметы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4677"/>
+                <w:tab w:val="right" w:pos="9355"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Количество часов в неделю, класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="671"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4677"/>
+                <w:tab w:val="right" w:pos="9355"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4677"/>
+                <w:tab w:val="right" w:pos="9355"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4677"/>
+                <w:tab w:val="right" w:pos="9355"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Митина Н.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Сенсорное развитие </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4677"/>
+                <w:tab w:val="right" w:pos="9355"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Предметно-практические действия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4677"/>
+                <w:tab w:val="right" w:pos="9355"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Двигательное развитие </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4677"/>
+                <w:tab w:val="right" w:pos="9355"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Альтернативная коммуникация </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4677"/>
+                <w:tab w:val="right" w:pos="9355"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="474"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4055"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">      Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4677"/>
+                <w:tab w:val="right" w:pos="9355"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="431" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2258"/>
+        <w:gridCol w:w="5670"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10054" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Внеурочная деятельность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Митина Н.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10054" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Разговоры о безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10054" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Подвижные игры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10054" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Мир профессий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006854F7" w:rsidTr="006854F7">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                 всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="006854F7" w:rsidRDefault="006854F7" w:rsidP="006854F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1470"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A0417" w:rsidRDefault="000A0417"/>
+    <w:sectPr w:rsidR="000A0417" w:rsidSect="00AB1501">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="850" w:bottom="993" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NewtonCSanPin">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
@@ -30320,3547 +43539,268 @@
   </w:font>
   <w:font w:name="Century Schoolbook">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...3010 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C10135"/>
-[...266 lines deleted...]
-    <w:rsid w:val="00FF7AF3"/>
+    <w:rsidRoot w:val="00FA1F8E"/>
+    <w:rsid w:val="000A0417"/>
+    <w:rsid w:val="006854F7"/>
+    <w:rsid w:val="00AB1501"/>
+    <w:rsid w:val="00FA1F8E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4A4780E0"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{66A8D4A0-FB3F-441E-AEA3-D40BF3A252B4}"/>
+  <w15:docId w15:val="{C09F89E1-CEE6-4F5E-AE43-BC544B13C8AA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -34035,924 +43975,913 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B9036B"/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00B9036B"/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3960"/>
       </w:tabs>
       <w:spacing w:line="480" w:lineRule="auto"/>
       <w:ind w:right="560"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B9036B"/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3960"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="560"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B9036B"/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B9036B"/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B9036B"/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B9036B"/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="2"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="Заголовок 4 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="4"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="50">
     <w:name w:val="Заголовок 5 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="5"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="60">
     <w:name w:val="Заголовок 6 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="6"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
-    <w:name w:val="page number"/>
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006854F7"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006854F7"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B9036B"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006854F7"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-    <w:name w:val="Нижний колонтитул Знак"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B9036B"/>
+    <w:link w:val="a6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006854F7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006854F7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006854F7"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:qFormat/>
+    <w:rsid w:val="006854F7"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ab"/>
+    <w:rsid w:val="006854F7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:link w:val="ae"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3960"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="560"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:link w:val="ad"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006854F7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af0"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006854F7"/>
+    <w:pPr>
+      <w:ind w:firstLine="783"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="22"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="22">
     <w:name w:val="Основной текст 2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="21"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-[...8 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="32"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="32">
     <w:name w:val="Основной текст 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="31"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
-[...24 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="23">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="24"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:ind w:left="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="24">
     <w:name w:val="Основной текст с отступом 2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="23"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="33">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="34"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="34">
     <w:name w:val="Основной текст с отступом 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="33"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-[...84 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="af1">
-    <w:name w:val="No Spacing"/>
-[...32 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af5"/>
+    <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B9036B"/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="af4"/>
+    <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B9036B"/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="Без интервала Знак"/>
+    <w:link w:val="af4"/>
+    <w:uiPriority w:val="1"/>
+    <w:locked/>
+    <w:rsid w:val="006854F7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006854F7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="Абзац списка Знак"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="34"/>
+    <w:locked/>
+    <w:rsid w:val="006854F7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="af6">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af7"/>
+    <w:link w:val="af5"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B9036B"/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af8">
-[...7 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af9">
-[...12 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Osnova">
     <w:name w:val="Osnova"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="213" w:lineRule="exact"/>
       <w:ind w:firstLine="339"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="NewtonCSanPin" w:hAnsi="NewtonCSanPin" w:cs="NewtonCSanPin"/>
       <w:color w:val="000000"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="А ОСН ТЕКСТ Знак"/>
+    <w:link w:val="af8"/>
+    <w:locked/>
+    <w:rsid w:val="006854F7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af8">
     <w:name w:val="А ОСН ТЕКСТ"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="afb"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:link w:val="af7"/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="454"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+      <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afb">
-[...24 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="afd">
-[...37 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="afe">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
     <w:name w:val="Основной текст_"/>
     <w:link w:val="35"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:locked/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="35">
     <w:name w:val="Основной текст3"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="afe"/>
-    <w:rsid w:val="00B9036B"/>
+    <w:link w:val="af9"/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:line="328" w:lineRule="exact"/>
       <w:ind w:hanging="1760"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="25">
     <w:name w:val="Основной текст (2)_"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="210"/>
-    <w:rsid w:val="00A77B67"/>
+    <w:locked/>
+    <w:rsid w:val="006854F7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
     <w:name w:val="Основной текст (2)1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="25"/>
-    <w:rsid w:val="00A77B67"/>
+    <w:rsid w:val="006854F7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:before="360" w:line="274" w:lineRule="exact"/>
       <w:ind w:hanging="540"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afa">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:rsid w:val="006854F7"/>
+    <w:rPr>
+      <w:color w:val="008000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Zag11">
+    <w:name w:val="Zag_11"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006854F7"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afb">
+    <w:name w:val="Основной текст + Полужирный"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006854F7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="112">
+    <w:name w:val="Основной текст + 112"/>
+    <w:aliases w:val="5 pt3,Полужирный3,Курсив3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006854F7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="markedcontent">
     <w:name w:val="markedcontent"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00AD673F"/>
+    <w:rsid w:val="006854F7"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="afc">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006854F7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
-    <w:div w:id="575868318">
-[...38 lines deleted...]
-    <w:div w:id="2083527289">
+    <w:div w:id="32654623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -35172,91 +45101,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>20072</Characters>
+  <Pages>14</Pages>
+  <Words>2727</Words>
+  <Characters>15546</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>167</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>129</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>HP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23546</CharactersWithSpaces>
+  <CharactersWithSpaces>18237</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>HP</dc:creator>
+  <dc:creator>ДолгихНА</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>