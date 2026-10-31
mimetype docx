--- v0 (2026-07-19)
+++ v1 (2026-10-31)
@@ -1,712 +1,649 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="3DD5F8EF" w14:textId="77777777" w:rsidR="00276802" w:rsidRPr="00CE07A6" w:rsidRDefault="00276802" w:rsidP="00276802">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE07A6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Муниципальное автономное общеобразовательное учреждение </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BBAFB5" w14:textId="77777777" w:rsidR="00276802" w:rsidRDefault="00276802" w:rsidP="00276802">
+    <w:p w14:paraId="04B34F2A" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRDefault="006C5E98" w:rsidP="006C5E98">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE07A6">
+      <w:r w:rsidRPr="00981356">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Муниципальное автономное общеобразовательное учреждение </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF0A405" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRDefault="006C5E98" w:rsidP="006C5E98">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981356">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Успенская средняя общеобразовательная школа </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F508626" w14:textId="77777777" w:rsidR="00276802" w:rsidRDefault="00276802" w:rsidP="00276802">
+    <w:p w14:paraId="43D142A3" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRDefault="006C5E98" w:rsidP="006C5E98">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE07A6">
+      <w:r w:rsidRPr="00981356">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Тюменского муниципального района</w:t>
+        <w:t xml:space="preserve">Тюменского муниципального </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>округа</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F374004" w14:textId="77777777" w:rsidR="008142E5" w:rsidRPr="007D5835" w:rsidRDefault="008142E5" w:rsidP="00A4684F">
+    <w:p w14:paraId="4DF63391" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRDefault="006C5E98" w:rsidP="006C5E98">
       <w:pPr>
-        <w:pStyle w:val="5"/>
-        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="559F959F" w14:textId="77777777" w:rsidR="008E0529" w:rsidRPr="001B5BD4" w:rsidRDefault="008E0529" w:rsidP="008E0529"/>
+    <w:p w14:paraId="79251F09" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="00981356" w:rsidRDefault="006C5E98" w:rsidP="006C5E98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3186"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3258"/>
+        <w:gridCol w:w="3187"/>
+        <w:gridCol w:w="3195"/>
+        <w:gridCol w:w="3256"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00276802" w:rsidRPr="00C521EF" w14:paraId="3725F2EA" w14:textId="77777777" w:rsidTr="002E2263">
+      <w:tr w:rsidR="006C5E98" w:rsidRPr="006E1004" w14:paraId="63CF5FAD" w14:textId="77777777" w:rsidTr="00136080">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3273" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="663BC921" w14:textId="77777777" w:rsidR="00276802" w:rsidRPr="00CE07A6" w:rsidRDefault="00276802" w:rsidP="002E2263">
+          <w:p w14:paraId="2024828D" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="00981356" w:rsidRDefault="006C5E98" w:rsidP="00136080">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="3B7FAFBB" w14:textId="77777777" w:rsidR="00895F20" w:rsidRPr="002F3CDE" w:rsidRDefault="00895F20" w:rsidP="00895F20">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33B10C74" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="002F3CDE" w:rsidRDefault="006C5E98" w:rsidP="00136080">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>РАССМОТРЕНО:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C85691C" w14:textId="77777777" w:rsidR="00895F20" w:rsidRPr="002F3CDE" w:rsidRDefault="00895F20" w:rsidP="00895F20">
+          <w:p w14:paraId="2A377E95" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="002F3CDE" w:rsidRDefault="006C5E98" w:rsidP="00136080">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>На педагогическом совете</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="151E184A" w14:textId="77777777" w:rsidR="00895F20" w:rsidRDefault="00895F20" w:rsidP="00895F20">
+          <w:p w14:paraId="2DFFD5B3" w14:textId="399BF1CD" w:rsidR="006C5E98" w:rsidRDefault="006C5E98" w:rsidP="00136080">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Протокол № </w:t>
             </w:r>
+            <w:r w:rsidR="002A131B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27606BCA" w14:textId="3913DC94" w:rsidR="002A131B" w:rsidRDefault="006C5E98" w:rsidP="002A131B">
+            <w:pPr>
+              <w:pStyle w:val="af"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r w:rsidR="002A131B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AB5F703" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="002F3CDE" w:rsidRDefault="006C5E98" w:rsidP="00136080">
+            <w:pPr>
+              <w:pStyle w:val="af"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41D216C4" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="00C521EF" w:rsidRDefault="006C5E98" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33C02D87" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="00C521EF" w:rsidRDefault="006C5E98" w:rsidP="00136080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9F6317" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="00981356" w:rsidRDefault="006C5E98" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73A95B65" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="002F3CDE" w:rsidRDefault="006C5E98" w:rsidP="00136080">
+            <w:pPr>
+              <w:pStyle w:val="af"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СОГЛАСОВАНО</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43241D37" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="002F3CDE" w:rsidRDefault="006C5E98" w:rsidP="00136080">
+            <w:pPr>
+              <w:pStyle w:val="af"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управляющим советом </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B8193A1" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="002F3CDE" w:rsidRDefault="006C5E98" w:rsidP="00136080">
+            <w:pPr>
+              <w:pStyle w:val="af"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МАОУ Успенской СОШ  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="150980BA" w14:textId="4CF6D45B" w:rsidR="006C5E98" w:rsidRDefault="006C5E98" w:rsidP="00136080">
+            <w:pPr>
+              <w:pStyle w:val="af"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>протокол №</w:t>
+            </w:r>
+            <w:r w:rsidR="002A131B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27962864" w14:textId="77777777" w:rsidR="002A131B" w:rsidRDefault="002A131B" w:rsidP="002A131B">
+            <w:pPr>
+              <w:pStyle w:val="af"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="289C0F00" w14:textId="1D92E634" w:rsidR="006C5E98" w:rsidRPr="002F3CDE" w:rsidRDefault="006C5E98" w:rsidP="00136080">
+            <w:pPr>
+              <w:pStyle w:val="af"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05F84C05" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="00C521EF" w:rsidRDefault="006C5E98" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21890734" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="00981356" w:rsidRDefault="006C5E98" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20E60FE3" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="002F3CDE" w:rsidRDefault="006C5E98" w:rsidP="00136080">
+            <w:pPr>
+              <w:pStyle w:val="af"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="002F3CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3E967C71" w14:textId="77777777" w:rsidR="00895F20" w:rsidRPr="002F3CDE" w:rsidRDefault="00895F20" w:rsidP="00895F20">
+              <w:t>УТВЕРЖД</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ЕНО</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34FC4192" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRDefault="006C5E98" w:rsidP="00136080">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приказом директора</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C6C4A2A" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="002F3CDE" w:rsidRDefault="006C5E98" w:rsidP="00136080">
+            <w:pPr>
+              <w:pStyle w:val="af"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="002F3CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:t>МАОУ Успенской СОШ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71661C13" w14:textId="343D93EE" w:rsidR="006C5E98" w:rsidRDefault="006C5E98" w:rsidP="00136080">
+            <w:pPr>
+              <w:pStyle w:val="af"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приказ №</w:t>
+            </w:r>
+            <w:r w:rsidR="002A131B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>304</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18AD5732" w14:textId="77777777" w:rsidR="002A131B" w:rsidRDefault="002A131B" w:rsidP="002A131B">
+            <w:pPr>
+              <w:pStyle w:val="af"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="22E4F3E7" w14:textId="77777777" w:rsidR="00276802" w:rsidRPr="00C521EF" w:rsidRDefault="00276802" w:rsidP="002E2263">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17D8660B" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="00C521EF" w:rsidRDefault="006C5E98" w:rsidP="00136080">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:sz w:val="24"/>
-[...288 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45E4BD9E" w14:textId="77777777" w:rsidR="008E0529" w:rsidRDefault="008E0529" w:rsidP="008E0529">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="734B4298" w14:textId="77777777" w:rsidR="008E0529" w:rsidRDefault="008E0529" w:rsidP="008E0529">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2946A626" w14:textId="77777777" w:rsidR="008E0529" w:rsidRDefault="008E0529" w:rsidP="008E0529">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1660CD0F" w14:textId="77777777" w:rsidR="008E0529" w:rsidRDefault="008E0529" w:rsidP="008E0529">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AA77658" w14:textId="77777777" w:rsidR="008E0529" w:rsidRDefault="008E0529" w:rsidP="008E0529">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2573C2CC" w14:textId="77777777" w:rsidR="001B5BD4" w:rsidRDefault="001B5BD4" w:rsidP="001B5BD4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001B5BD4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Учебный  план</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Учебный  план  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6504C1C2" w14:textId="77777777" w:rsidR="001B5BD4" w:rsidRDefault="001B5BD4" w:rsidP="001B5BD4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B5BD4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">начального общего образования </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028A0B6B" w14:textId="77777777" w:rsidR="001B5BD4" w:rsidRPr="001B5BD4" w:rsidRDefault="001B5BD4" w:rsidP="001B5BD4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B5BD4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>для учащихся с ОВЗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E4B67B" w14:textId="64FD55D3" w:rsidR="001B5BD4" w:rsidRPr="001B5BD4" w:rsidRDefault="001B5BD4" w:rsidP="001B5BD4">
+    <w:p w14:paraId="04E4B67B" w14:textId="2CB37B89" w:rsidR="001B5BD4" w:rsidRPr="001B5BD4" w:rsidRDefault="001B5BD4" w:rsidP="001B5BD4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B5BD4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>на 202</w:t>
       </w:r>
-      <w:r w:rsidR="00F6114D">
+      <w:r w:rsidR="006C5E98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001B5BD4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00F6114D">
+      <w:r w:rsidR="006C5E98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="001B5BD4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> учебный год.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55393F69" w14:textId="77777777" w:rsidR="008E0529" w:rsidRPr="001B5BD4" w:rsidRDefault="008E0529" w:rsidP="008E0529"/>
     <w:p w14:paraId="10428EDB" w14:textId="77777777" w:rsidR="008E0529" w:rsidRDefault="008E0529" w:rsidP="008E0529">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="646F2B71" w14:textId="77777777" w:rsidR="008E0529" w:rsidRDefault="008E0529" w:rsidP="008E0529">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
@@ -895,136 +832,159 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B8DE1A3" w14:textId="77777777" w:rsidR="00276802" w:rsidRDefault="00276802" w:rsidP="00276802">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D160FF8" w14:textId="77777777" w:rsidR="00276802" w:rsidRDefault="00276802" w:rsidP="00276802">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="126F6A59" w14:textId="0C510F00" w:rsidR="00276802" w:rsidRPr="00BA255F" w:rsidRDefault="00276802" w:rsidP="00276802">
+    <w:p w14:paraId="126F6A59" w14:textId="48B3B72F" w:rsidR="00276802" w:rsidRPr="00BA255F" w:rsidRDefault="00276802" w:rsidP="00276802">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA255F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Тюменский муниципальный район, Тюменская область</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1004">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA255F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00CB0485">
+      <w:r w:rsidR="006C5E98">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="574F9639" w14:textId="77777777" w:rsidR="005037CE" w:rsidRPr="00276802" w:rsidRDefault="005037CE" w:rsidP="008E0529"/>
-    <w:p w14:paraId="2342E3E6" w14:textId="09501097" w:rsidR="008142E5" w:rsidRPr="00895F20" w:rsidRDefault="008142E5" w:rsidP="00A4684F">
+    <w:bookmarkStart w:id="1" w:name="_MON_1817118993"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="2342E3E6" w14:textId="77777777" w:rsidR="008142E5" w:rsidRDefault="00CB0485" w:rsidP="00A4684F">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1539" w:dyaOrig="994" w14:anchorId="4CD79B45">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:77.25pt;height:49.5pt" o:ole="">
+            <v:imagedata r:id="rId8" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1854016500" r:id="rId9">
+            <o:FieldCodes>\s</o:FieldCodes>
+          </o:OLEObject>
+        </w:object>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="18443545" w14:textId="77777777" w:rsidR="00895F20" w:rsidRDefault="00276802" w:rsidP="00276802">
+    <w:p w14:paraId="582DA434" w14:textId="77777777" w:rsidR="00276802" w:rsidRDefault="00276802" w:rsidP="00276802">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1065"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="006E1004">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ПОЯСНИТЕЛЬНАЯ ЗАПИСКА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A013AD3" w14:textId="77777777" w:rsidR="00276802" w:rsidRDefault="00276802" w:rsidP="00276802">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C3AABFC" w14:textId="77777777" w:rsidR="00276802" w:rsidRPr="00012213" w:rsidRDefault="00276802" w:rsidP="00276802">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1095,117 +1055,99 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Приказ Министерства просвещения Российской Федерации от 24.11.2022 № 1023 "Об утверждении федеральной адаптированной образовательной программы начального общего образования для обучающихся с ограниченными возможностями здоровья"</w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»), фиксирует общий объём нагрузки, максимальный объём аудиторной нагрузки обучающихся, состав и структуру предметных областей, распределяет учебное время, отводимое на их освоение по классам и учебным предметам.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFF34EE" w14:textId="77777777" w:rsidR="00F57F82" w:rsidRPr="00012213" w:rsidRDefault="00F57F82" w:rsidP="00F57F82">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F9E6AB3" w14:textId="6367BB8B" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
+    <w:p w14:paraId="5F9E6AB3" w14:textId="4D6FCECD" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">При </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> реализации учебного плана начального общего образования для учащихся с ОВЗ на 20</w:t>
+        <w:t>При формировании  и реализации учебного плана начального общего образования для учащихся с ОВЗ на 20</w:t>
       </w:r>
       <w:r w:rsidR="008142E5" w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00895F20">
+      <w:r w:rsidR="006C5E98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00895F20">
+      <w:r w:rsidR="006C5E98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> учебный год предусмотрено обеспечение основных направлений региональной политики в сфере образования, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B703682" w14:textId="77777777" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1221,122 +1163,86 @@
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> классах</w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">на ФГОС начального </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">общего </w:t>
+        <w:t xml:space="preserve">на ФГОС начального общего </w:t>
       </w:r>
       <w:r w:rsidR="005C7580" w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> основного  общего </w:t>
+        <w:t xml:space="preserve"> и основного  общего </w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>образования для детей с ограниченными возможностями здоровья;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE7FF20" w14:textId="77777777" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> к организации внеурочной деятельности в рамках реализации новых образовательных стандартов.</w:t>
+        <w:t>- региональный  подход к организации внеурочной деятельности в рамках реализации новых образовательных стандартов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31337007" w14:textId="77777777" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -1358,91 +1264,79 @@
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Продолжительность учебного года </w:t>
       </w:r>
       <w:r w:rsidR="008979AC" w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> во 2-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005C7580" w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> класс</w:t>
       </w:r>
       <w:r w:rsidR="008979AC" w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>ах</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ах </w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 34 учебные недели. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5D8AB2" w14:textId="77777777" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1584,69 +1478,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Расписание уроков составляют с учетом дневной и недельной умственной работоспособности обучающихся и шкалой трудности учебных предметов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647A4524" w14:textId="77777777" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">При организации дополнительных занятий предусмотрены динамические паузы (40 минут), используемые для активной двигательной деятельности, которые проводятся на </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (при соответствующей погоде). </w:t>
+        <w:t xml:space="preserve">При организации дополнительных занятий предусмотрены динамические паузы (40 минут), используемые для активной двигательной деятельности, которые проводятся на свежем  воздухе (при соответствующей погоде). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41BB6054" w14:textId="77777777" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Учебный план </w:t>
       </w:r>
       <w:r w:rsidR="00E856F7" w:rsidRPr="00012213">
         <w:rPr>
@@ -1734,96 +1610,85 @@
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> област</w:t>
       </w:r>
       <w:r w:rsidR="008979AC" w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и коррекционно-развивающая область. Содержание учебных предметов, входящих в состав каждой предметной области, обеспечивает целостное восприятие мира, с учетом особых образовательных потребностей и возможностей, обучающихся с ЗПР. Коррекционно-развивающая область включена в структуру учебного плана с </w:t>
+        <w:t xml:space="preserve"> и коррекционно-</w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>целью коррекции недостатков психофизического развития обучающихся.</w:t>
+        <w:t>развивающая область. Содержание учебных предметов, входящих в состав каждой предметной области, обеспечивает целостное восприятие мира, с учетом особых образовательных потребностей и возможностей, обучающихся с ЗПР. Коррекционно-развивающая область включена в структуру учебного плана с целью коррекции недостатков психофизического развития обучающихся.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49786171" w14:textId="77777777" w:rsidR="000636B1" w:rsidRPr="00012213" w:rsidRDefault="000636B1" w:rsidP="00F57F82">
+    <w:p w14:paraId="49786171" w14:textId="555D713A" w:rsidR="000636B1" w:rsidRPr="00012213" w:rsidRDefault="000636B1" w:rsidP="00F57F82">
       <w:pPr>
         <w:pStyle w:val="Osnova"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t>Учебный план начального общего образования обеспечивает преподавание и изучение русского языка как государственного языка РФ и как родного в соответствии с положением «О языке образования» и с учетом мнения обучающихся, их родителей (законных представителей).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE0585D" w14:textId="77777777" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
       <w:pPr>
         <w:pStyle w:val="31"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Обязательная часть учебного плана определяет состав учебных предметов обязательных предметных областей, которые реализуются и учебное время, отводимое на их изучение обучения.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32AAC213" w14:textId="77777777" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
@@ -2035,150 +1900,112 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Количество часов, отведенных на освоение обучающимися с ЗПР учебного плана, состоящего из обязательной части и части, формируемой участниками образовательного процесса, в совокупности не превышает величину максимально допустимой недельной образовательной нагрузки обучающихся в соответствии с санитарно-гигиеническими требованиями.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219AECD7" w14:textId="77777777" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
       <w:pPr>
         <w:pStyle w:val="31"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Обязательным компонентом учебного плана является внеурочная деятельность. В соответствии с требованиями ФГОС НОО обучающихся с ОВЗ внеурочная деятельность организуется по направлениям развития личности (духовно-нравственное, социальное, </w:t>
-[...17 lines deleted...]
-        <w:t>, общекультурное, спортивно-оздоровительное). Организация занятий по направлениям внеурочной деятельности является неотъемлемой частью образовательного процесса.</w:t>
+        <w:t>Обязательным компонентом учебного плана является внеурочная деятельность. В соответствии с требованиями ФГОС НОО обучающихся с ОВЗ внеурочная деятельность организуется по направлениям развития личности (духовно-нравственное, социальное, общеинтеллектуальное, общекультурное, спортивно-оздоровительное). Организация занятий по направлениям внеурочной деятельности является неотъемлемой частью образовательного процесса.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7CAAA7" w14:textId="77777777" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
       <w:pPr>
         <w:pStyle w:val="31"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Коррекционно-развивающая область, согласно требованиям Стандарта, является обязательной частью внеурочной деятельности и представлена индивидуальными коррекционно-развивающими занятиями (логопедическими, </w:t>
-[...27 lines deleted...]
-        <w:t>направленными на коррекцию дефекта и формирование навыков адаптации личности в современных жизненных условиях и ритмикой. Выбор коррекционно-</w:t>
+        <w:t>Коррекционно-развивающая область, согласно требованиям Стандарта, является обязательной частью внеурочной деятельности и представлена индивидуальными коррекционно-развивающими занятиями (логопедическими, психокоррекционными),   направленными на коррекцию дефекта и формирование навыков адаптации личности в современных жизненных условиях и ритмикой. Выбор коррекционно-</w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t xml:space="preserve">развивающих курсов для индивидуальных и групповых занятий, их количественное соотношение, содержание осуществляется исходя из психофизических особенностей обучающихся с ЗПР на основании рекомендаций ПМПК и индивидуальной программы реабилитации инвалида. </w:t>
+        <w:t xml:space="preserve">развивающих курсов для индивидуальных и групповых занятий, их количественное соотношение, содержание осуществляется исходя из психофизических особенностей обучающихся с ЗПР на основании рекомендаций </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012213">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ПМПК и индивидуальной программы реабилитации инвалида. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CABAB7F" w14:textId="77777777" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
       <w:pPr>
         <w:pStyle w:val="31"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Организация внеурочной деятельности предполагает, что в этой работе принимают участие все педагогические работники учителя, учитель-логопед, педагог-психолог.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60DF1761" w14:textId="77777777" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
       <w:pPr>
         <w:pStyle w:val="31"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Чередование учебной и внеурочной деятельности в рамках реализации АООП НОО определяет организация.  </w:t>
       </w:r>
     </w:p>
@@ -2201,141 +2028,105 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Время, отведённое на внеурочную деятельность, не учитывается при максимально допустимой недельной нагрузки обучающихся. Распределение часов, предусмотренных на внеурочную деятельность, осуществляется следующим образом: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716E5036" w14:textId="77777777" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
       <w:pPr>
         <w:pStyle w:val="31"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">- недельная нагрузка в соответствии с ФГОС НОО </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">обучающихся </w:t>
+        <w:t xml:space="preserve">- недельная нагрузка в соответствии с ФГОС НОО обучающихся </w:t>
       </w:r>
       <w:r w:rsidR="00E856F7" w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> АООП</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> НОО для учащихся с ЗПР  </w:t>
+        <w:t xml:space="preserve"> АООП НОО для учащихся с ЗПР  </w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  (вариант 7.1)  на коррекционную работу отводится 5 часов, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300810E5" w14:textId="77777777" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
       <w:pPr>
         <w:pStyle w:val="31"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">-  недельная нагрузка в соответствии с ФГОС НОО обучающихся </w:t>
       </w:r>
       <w:r w:rsidR="00E856F7" w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">АООП НОО для учащихся с </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ЗПР  </w:t>
+        <w:t xml:space="preserve">АООП НОО для учащихся с ЗПР  </w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...8 lines deleted...]
-        <w:t>вариант 7.2)  на коррекцио</w:t>
+        <w:t>(вариант 7.2)  на коррекцио</w:t>
       </w:r>
       <w:r w:rsidR="00E856F7" w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">нную работу отводится 7 часов. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407CDC9C" w14:textId="77777777" w:rsidR="008E0529" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00F57F82">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
@@ -2483,63 +2274,52 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3147E86B" w14:textId="77777777" w:rsidR="00A4684F" w:rsidRPr="00012213" w:rsidRDefault="00A4684F" w:rsidP="00845E70">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Форма </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Форма промежуточной  аттестации</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000636B1" w:rsidRPr="00012213" w14:paraId="58F35EA4" w14:textId="77777777" w:rsidTr="00845E70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C3D4D52" w14:textId="77777777" w:rsidR="000636B1" w:rsidRPr="00012213" w:rsidRDefault="003413C7" w:rsidP="000636B1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -2673,69 +2453,58 @@
               <w:t>литературное чтение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D4B2927" w14:textId="77777777" w:rsidR="000636B1" w:rsidRPr="00012213" w:rsidRDefault="000636B1" w:rsidP="000636B1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>комплексная  разноуровневая</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">   работа</w:t>
+              <w:t>комплексная  разноуровневая   работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000636B1" w:rsidRPr="00012213" w14:paraId="72882166" w14:textId="77777777" w:rsidTr="00845E70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7233F4A2" w14:textId="77777777" w:rsidR="000636B1" w:rsidRPr="00012213" w:rsidRDefault="000636B1" w:rsidP="000636B1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -2746,62 +2515,52 @@
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E3CE5D9" w14:textId="77777777" w:rsidR="000636B1" w:rsidRPr="00012213" w:rsidRDefault="00A93BCF" w:rsidP="000636B1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>иностранный язык (</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>иностранный язык (английский )</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="114A82C9" w14:textId="26FD0A00" w:rsidR="000636B1" w:rsidRPr="00012213" w:rsidRDefault="000636B1" w:rsidP="000636B1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
@@ -3189,61 +2948,59 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67EC4ECA" w14:textId="2C3C7E2B" w:rsidR="000636B1" w:rsidRPr="00012213" w:rsidRDefault="00337043" w:rsidP="000636B1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Труд  (</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="000636B1" w:rsidRPr="00012213">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>технология</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3532,69 +3289,58 @@
               <w:t>литературное чтение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C626516" w14:textId="77777777" w:rsidR="000636B1" w:rsidRPr="00012213" w:rsidRDefault="000636B1" w:rsidP="000636B1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>комплексная  разноуровневая</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">   работа</w:t>
+              <w:t>комплексная  разноуровневая   работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000636B1" w:rsidRPr="00012213" w14:paraId="34732F4B" w14:textId="77777777" w:rsidTr="00845E70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B2980C8" w14:textId="77777777" w:rsidR="000636B1" w:rsidRPr="00012213" w:rsidRDefault="000636B1" w:rsidP="000636B1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -3605,62 +3351,52 @@
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="223E332D" w14:textId="77777777" w:rsidR="000636B1" w:rsidRPr="00012213" w:rsidRDefault="00A93BCF" w:rsidP="000636B1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>иностранный язык (</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>иностранный язык (английский )</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="473E19DE" w14:textId="6B73EBA7" w:rsidR="000636B1" w:rsidRPr="00012213" w:rsidRDefault="000636B1" w:rsidP="000636B1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
@@ -4048,61 +3784,59 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62B2B52A" w14:textId="1040356C" w:rsidR="000636B1" w:rsidRPr="00012213" w:rsidRDefault="00337043" w:rsidP="000636B1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Труд  (</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>технология</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4246,50 +3980,51 @@
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15D61324" w14:textId="794D20FA" w:rsidR="00BD56E9" w:rsidRPr="00012213" w:rsidRDefault="00BD56E9" w:rsidP="00BD56E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50A901F3" w14:textId="2B04BA88" w:rsidR="00BD56E9" w:rsidRPr="00012213" w:rsidRDefault="00BD56E9" w:rsidP="00BD56E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012213">
@@ -4387,69 +4122,58 @@
               </w:rPr>
               <w:t>литературное чтение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E54492B" w14:textId="6345859D" w:rsidR="00BD56E9" w:rsidRPr="00012213" w:rsidRDefault="00BD56E9" w:rsidP="00BD56E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>комплексная  разноуровневая</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">   работа</w:t>
+              <w:t>комплексная  разноуровневая   работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD56E9" w:rsidRPr="00012213" w14:paraId="287221FE" w14:textId="77777777" w:rsidTr="00845E70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F738224" w14:textId="77777777" w:rsidR="00BD56E9" w:rsidRPr="00012213" w:rsidRDefault="00BD56E9" w:rsidP="00BD56E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -4459,62 +4183,52 @@
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D548F52" w14:textId="7D23B744" w:rsidR="00BD56E9" w:rsidRPr="00012213" w:rsidRDefault="00BD56E9" w:rsidP="00BD56E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>иностранный язык (</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>иностранный язык (английский )</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="600B3160" w14:textId="443522AE" w:rsidR="00BD56E9" w:rsidRPr="00012213" w:rsidRDefault="00BD56E9" w:rsidP="00BD56E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4978,61 +4692,59 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="762A5AAA" w14:textId="3A51EDEF" w:rsidR="00BD56E9" w:rsidRPr="00012213" w:rsidRDefault="00BD56E9" w:rsidP="00BD56E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Труд  (</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>технология</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5155,328 +4867,343 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>сдача нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="174F9A42" w14:textId="77777777" w:rsidR="00C14D67" w:rsidRPr="00012213" w:rsidRDefault="00C14D67" w:rsidP="00C14D67">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63DD8F5F" w14:textId="1BF62EA1" w:rsidR="00C14D67" w:rsidRPr="00012213" w:rsidRDefault="00C14D67" w:rsidP="00C14D67">
+    <w:p w14:paraId="7E7F95AE" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="00A22045" w:rsidRDefault="006C5E98" w:rsidP="006C5E98">
       <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00012213">
+      <w:r w:rsidRPr="00A22045">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Третий час физической культуры </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">.   </w:t>
+        <w:t>Промежуточная/годовая аттестация обучающихся за четверть осуществляется в соответствии с календарным учебным графиком.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D20E98" w14:textId="77777777" w:rsidR="008979AC" w:rsidRPr="00012213" w:rsidRDefault="008979AC" w:rsidP="009C37B7">
+    <w:p w14:paraId="7F9E29EB" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="00A22045" w:rsidRDefault="006C5E98" w:rsidP="006C5E98">
       <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Все предметы обязательной части учебного плана оцениваются по четвертям. Промежуточная аттестация проходит на последней учебной неделе четверти. Формы и порядок проведения промежуточной аттестации определяются «Положением о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">формах, периодичности и порядке </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">текущего контроля успеваемости и промежуточной аттестации обучающихся Муниципального автономного общеобразовательного учреждения Успенской средней общеобразовательной  школы  Тюменского муниципального </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>округа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BB2A5C" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="00A22045" w:rsidRDefault="006C5E98" w:rsidP="006C5E98">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Оценивание младших школьников в течение первого года обучения осуществляются в форме словесных качественных оценок на критериальной основе, в форме письменных заключений учителя, по итогам проверки самостоятельных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3454ED5B" w14:textId="492FF187" w:rsidR="006C5E98" w:rsidRPr="00A22045" w:rsidRDefault="006C5E98" w:rsidP="006C5E98">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Освоение основных образовательных программ начального общего образования завершается итоговой аттестацией. Нормативный срок освоения ООП НОО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ЗПР(7.1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> составляет 4 года</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,  ЗПР  (7.2)-5 лет</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39227F1F" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="006E1004" w:rsidRDefault="006C5E98" w:rsidP="006C5E98">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2686CA51" w14:textId="77777777" w:rsidR="00F45772" w:rsidRPr="00012213" w:rsidRDefault="00F45772" w:rsidP="00F45772">
+    <w:p w14:paraId="08075A3B" w14:textId="1671126E" w:rsidR="006C5E98" w:rsidRPr="00012213" w:rsidRDefault="006C5E98" w:rsidP="006C5E98">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Учебный план для </w:t>
+        <w:t xml:space="preserve">Учебный план для обучающихся  </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00426F98" w:rsidRPr="00012213">
+      <w:r w:rsidRPr="006C5E98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">обучающихся </w:t>
+        <w:t xml:space="preserve">с умственной отсталостью (интеллектуальными нарушениями) </w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> с</w:t>
+        <w:t>вариант 1</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00012213">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> умственной отсталостью (интеллектуальными нарушениями) </w:t>
-[...7 lines deleted...]
-        <w:t>вариант 1</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> представлен </w:t>
-[...63 lines deleted...]
-        <w:t>».</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0C4AE3" w14:textId="77777777" w:rsidR="00F45772" w:rsidRPr="00012213" w:rsidRDefault="00F45772" w:rsidP="00F45772">
+    <w:p w14:paraId="1D1D3951" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="00012213" w:rsidRDefault="006C5E98" w:rsidP="006C5E98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>В соответствии с  ч. 1  ст. 58 Федерального закона  от 29.12.2012 года № 273-ФЗ «Об образовании в Российской  Федерации»     «</w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">освоение  образовательной программы (за исключением  образовательной программы дошкольного образования), в том числе отдельной части или всего объема учебного предмета, курса, дисциплины (модуля) образовательной программы, сопровождается промежуточной аттестацией обучающихся, проводимой  в формах, определенных учебным планом, и в порядке, установленном образовательной организацией» </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="052C8E87" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRPr="005428BD" w:rsidRDefault="006C5E98" w:rsidP="006C5E98">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005428BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">промежуточная аттестация проводится  по всем предметам учебного плана в  следующих формах:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B73918A" w14:textId="77777777" w:rsidR="006C5E98" w:rsidRDefault="006C5E98" w:rsidP="006C5E98">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="6F830AE3" w14:textId="256A524E" w:rsidR="005428BD" w:rsidRPr="005428BD" w:rsidRDefault="005428BD" w:rsidP="005428BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005428BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">промежуточная аттестация </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> всем предметам учебного плана в  следующих формах:  </w:t>
+        <w:t xml:space="preserve">промежуточная аттестация проводится  по всем предметам учебного плана в  следующих формах:  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1360"/>
         <w:gridCol w:w="3591"/>
         <w:gridCol w:w="4541"/>
       </w:tblGrid>
       <w:tr w:rsidR="005428BD" w:rsidRPr="005428BD" w14:paraId="4A025125" w14:textId="77777777" w:rsidTr="005428BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
@@ -5547,96 +5274,85 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73136478" w14:textId="77777777" w:rsidR="005428BD" w:rsidRPr="00D64A7E" w:rsidRDefault="005428BD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64A7E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Форма </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Форма промежуточной  аттестации</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005428BD" w:rsidRPr="005428BD" w14:paraId="746DFD29" w14:textId="77777777" w:rsidTr="00C529E2">
+      <w:tr w:rsidR="005428BD" w:rsidRPr="005428BD" w14:paraId="746DFD29" w14:textId="77777777" w:rsidTr="00136080">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55EFD487" w14:textId="1F4E0FC5" w:rsidR="005428BD" w:rsidRPr="00D64A7E" w:rsidRDefault="005428BD" w:rsidP="005428BD">
+          <w:p w14:paraId="55EFD487" w14:textId="53F8EA5F" w:rsidR="005428BD" w:rsidRPr="00D64A7E" w:rsidRDefault="006C5E98" w:rsidP="005428BD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64A7E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CB921F2" w14:textId="59460B3C" w:rsidR="005428BD" w:rsidRPr="00D64A7E" w:rsidRDefault="005428BD" w:rsidP="005428BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64A7E">
               <w:rPr>
@@ -5660,51 +5376,51 @@
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15583821" w14:textId="17BA9490" w:rsidR="005428BD" w:rsidRPr="00D64A7E" w:rsidRDefault="005428BD" w:rsidP="005428BD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64A7E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">тестирование </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005428BD" w:rsidRPr="005428BD" w14:paraId="43849428" w14:textId="77777777" w:rsidTr="00C529E2">
+      <w:tr w:rsidR="005428BD" w:rsidRPr="005428BD" w14:paraId="43849428" w14:textId="77777777" w:rsidTr="00136080">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A96106C" w14:textId="77777777" w:rsidR="005428BD" w:rsidRPr="00D64A7E" w:rsidRDefault="005428BD" w:rsidP="005428BD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3591" w:type="dxa"/>
@@ -6357,12229 +6073,17624 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E04E17B" w14:textId="790B5032" w:rsidR="005428BD" w:rsidRPr="00D64A7E" w:rsidRDefault="005428BD" w:rsidP="005428BD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64A7E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">защита </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>защита творческого  проекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1EA1A88E" w14:textId="77777777" w:rsidR="00F45772" w:rsidRPr="00012213" w:rsidRDefault="00F45772" w:rsidP="00F45772">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ACC0B01" w14:textId="77777777" w:rsidR="00F45772" w:rsidRPr="00012213" w:rsidRDefault="00F45772" w:rsidP="00F45772">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">На коррекционные индивидуальные и групповые занятия </w:t>
       </w:r>
       <w:r w:rsidR="00216B3A" w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по расписанию отводятся часы как в первую, так и во вторую половину дня. Их продолжительность составляет 20 минут. Группы комплектуются с учетом </w:t>
-[...8 lines deleted...]
-        <w:t>однородности и выраженности речевых, двигательных и других нарушений.</w:t>
+        <w:t xml:space="preserve"> по расписанию отводятся часы как в первую, так и во вторую половину дня. Их продолжительность составляет 20 минут. Группы комплектуются с учетом однородности и выраженности речевых, двигательных и других нарушений.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CF00C7" w14:textId="77777777" w:rsidR="003F1D63" w:rsidRPr="00012213" w:rsidRDefault="003F1D63" w:rsidP="003F1D63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Для учащегося 1 класса, обучающегося </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">по  </w:t>
+        <w:t xml:space="preserve">Для учащегося 1 класса, обучающегося по  </w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>АООП</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> для детей с тяжелыми нарушениями речи</w:t>
+        <w:t>АООП для детей с тяжелыми нарушениями речи</w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  составлен учебный план    (согласно ФГОС) с тяжелыми нарушениями речи (вариант5.1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605D9CD8" w14:textId="77777777" w:rsidR="00F45772" w:rsidRPr="00012213" w:rsidRDefault="00F45772" w:rsidP="00F45772">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Для  учащихся</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> школы, обучающихся  по состоянию здоровья на дому</w:t>
+        <w:t>Для  учащихся школы, обучающихся  по состоянию здоровья на дому</w:t>
       </w:r>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">,   составлены  индивидуальные учебные  планы, соответствующие  их  индивидуальным  программам  реабилитации. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02570069" w14:textId="77777777" w:rsidR="007D5835" w:rsidRPr="00012213" w:rsidRDefault="00F45772" w:rsidP="00012213">
+    <w:p w14:paraId="02570069" w14:textId="73570C08" w:rsidR="007D5835" w:rsidRPr="00012213" w:rsidRDefault="00F45772" w:rsidP="00012213">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012213">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Объем учебной нагрузки и распределение учебных часов </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> областям определяется для каждого учащегося индивидуально и зависит от уровня усвоения им минимума содержания образования, ограничений, связанных с течением заболевания, социальных запросов, но не превышает максимально допустимую нагрузку. Индивидуальный учебный план для каждого учащегося основан на психолого-медико-педагогических рекомендациях и согласован с родителями (законными представителями) с целью реализации индивидуального образовательного маршрута. </w:t>
+        <w:t xml:space="preserve">Объем учебной нагрузки и распределение учебных часов определяется для каждого учащегося индивидуально и зависит от уровня усвоения им минимума содержания образования, ограничений, связанных с течением заболевания, социальных запросов, но не превышает максимально допустимую нагрузку. Индивидуальный учебный план для каждого учащегося основан на психолого-медико-педагогических рекомендациях и согласован с родителями (законными представителями) с целью реализации индивидуального образовательного маршрута. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C2B97B" w14:textId="77777777" w:rsidR="002A0678" w:rsidRDefault="002A0678" w:rsidP="00CB59BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66527CC5" w14:textId="77777777" w:rsidR="002A0678" w:rsidRDefault="002A0678" w:rsidP="00CB59BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58D075DF" w14:textId="7247DC77" w:rsidR="002A0678" w:rsidRPr="005F37DF" w:rsidRDefault="002A0678" w:rsidP="002A0678">
+    <w:p w14:paraId="58D075DF" w14:textId="79248C03" w:rsidR="002A0678" w:rsidRPr="005F37DF" w:rsidRDefault="002A0678" w:rsidP="002A0678">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F37DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Учебный план </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> учащихся с ЗПР  ( вариант 7.</w:t>
+        <w:t>Учебный план ( согласно ФАООП )для учащихся с ЗПР  ( вариант 7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005F37DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5046D390" w14:textId="1BA54969" w:rsidR="002A0678" w:rsidRPr="005F37DF" w:rsidRDefault="002A0678" w:rsidP="002A0678">
+    <w:p w14:paraId="5046D390" w14:textId="640FEBD6" w:rsidR="002A0678" w:rsidRPr="005F37DF" w:rsidRDefault="002A0678" w:rsidP="002A0678">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F37DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>на 202</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00037DC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005F37DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00037DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F37DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> учебный год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="13"/>
-[...1 lines deleted...]
-        <w:tblW w:w="11258" w:type="dxa"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="10" w:type="dxa"/>
-          <w:right w:w="10" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3264"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1185"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A0678" w:rsidRPr="00012213" w14:paraId="3D730BB4" w14:textId="77777777" w:rsidTr="002A0678">
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="006F3A17" w14:textId="77777777" w:rsidTr="00136080">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="438"/>
+          <w:trHeight w:val="113"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...50 lines deleted...]
-            <w:gridSpan w:val="2"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EA0936" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Учебные предметы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E705C98" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Количество часов в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...59 lines deleted...]
-              <w:t>Количество часов в неделю</w:t>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="179D165A" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0678" w:rsidRPr="00012213" w14:paraId="6E79673E" w14:textId="77777777" w:rsidTr="002A0678">
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="692BA93E" w14:textId="77777777" w:rsidTr="00136080">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="382"/>
+          <w:trHeight w:val="113"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...23 lines deleted...]
-            <w:gridSpan w:val="2"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46142B18" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC60E0A" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F155E29" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CA4481" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B2DB22" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...40 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="038D9221" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="25A0D762" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B08A4A3" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Обязательная часть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="7ABB5E52" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2673A019" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CD19C39" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="506318F0" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04C08E0D" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A163A8C" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71D1050B" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="578A2F46" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="011E5C37" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Литературное чтение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04C4572B" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B50AE09" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61319B6B" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4724341C" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52EFE0A6" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="5BBB1120" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B446AA4" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Иностранный язык (английский)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3ABC0A18" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5ADBFF94" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44E8A7D5" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C7B72C4" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16EEA19F" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="689E882E" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="328CD397" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F9E0EF6" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DB0DBAB" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14E802F8" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23C6A163" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="162A1CC6" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="1C54A93F" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24DB4C04" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Окружающий мир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C00003C" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7715BBE9" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17D6C9BD" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26062750" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="551EDEC2" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="26E4B6E4" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76ED9785" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Основы религиозных культур</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>и светской этики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13DACE04" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C1E3D4E" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F22A89C" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FAB4941" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5926219F" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="2862796E" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F491269" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Изобразительное искусство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="215407DC" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FBE41DD" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30F184F1" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C85DA3B" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7611EA9D" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="1B400BD7" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64D9361E" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Музыка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BFE0FD6" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CB27702" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="458C61B7" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="358D8917" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11D10882" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="0212E0D7" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0312FBD2" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>(Труд) технология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A534A0F" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="384CDFB8" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="782F5E23" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C3B607F" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CF1C4AD" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="339D49BB" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2948503A" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="563A9CC9" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="219DA217" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37600261" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79481BA7" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E59BC65" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="5C33E755" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34225903" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24BD85E8" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15C6E981" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AF8B3A3" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0210296B" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4111A000" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="5202BEFC" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E3E95B9" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Часть, формируемая участниками образовательных отношений </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="2AA9453D" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E65AF26" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00657E23" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00657E23">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Учебные предметы, курсы, модули по выбору:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DFD2A55" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="644DDD70" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A34F45F" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C8F9C73" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C71F3F8" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="0DCBBDDC" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AD20E53" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Модуль по видам спорта «Подвижные игры»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="277C65D6" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A5B9ADB" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5750B4C6" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E33FB60" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B3F7DD9" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="57402596" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C3F5419" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="048A1F3F" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41DD7766" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="683A50C7" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2039E27F" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67B2F3CE" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="2A9254C4" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52EEE014" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Максимально допустимая недельная нагрузка (при пятидневной неделе) в соответствии с действующими санитарными правилами и нормами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31175162" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6699E894" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="397C56A6" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7214F2D2" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28B45E4C" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="31226DEA" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ACA9DCC" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Учебные недели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A147698" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E169D1A" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2495E043" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24C940CF" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57C81034" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="25B6FDBF" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10DF6761" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего учебных часов на учебный период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="658D9EA5" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>653 (с учетом</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>16 часов в сент</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>ябре-октябре)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="050C18CE" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>782</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C2049CA" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>782</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DBB91A4" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>782</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FCF1073" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2999 (с учетом</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>16 часов в сентябре-октябре)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="1567ACBA" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7831466D" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Курсы внеурочной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="089B1403" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="455A090D" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A1A1B61" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4699220B" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BBBD69C" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70251DF9" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AFBCAAC" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="7998CEF4" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="405B5D4E" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Орлята России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C17453E" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73C80F12" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CF7248B" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1041BDD8" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="451CB6AC" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="08EC3384" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76486B1C" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Функциональная грамотность: учимся для жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="534216C5" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29705850" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55F8B93F" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41E78AF7" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6ACB00D7" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="005AB1F7" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="688108B8" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Мир профессий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39387CC5" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47176A0E" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="684C88C7" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B28377F" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30E5F0FC" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="09C34A6A" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="326A0FF9" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Подвижные игры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29F382A0" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DE6FAB4" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="212CCFA4" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F2690FB" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1594D530" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="13"/>
-[...77 lines deleted...]
-              <w:t>3 класс</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0678" w:rsidRPr="00012213" w14:paraId="78FF0DDD" w14:textId="77777777" w:rsidTr="002A0678">
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="5E7B10E0" w14:textId="77777777" w:rsidTr="00136080">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="377"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10073" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="240A6BEC" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Я исследователь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EDB050A" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="735D3555" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59D402E0" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="357F351A" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C24E53C" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="3A033D79" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="324358BD" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Занимательная математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CB00BB2" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68BD9EFA" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D88CB90" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13F63EFD" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68DB240F" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="1C0F2D0D" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="295A259F" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0262165D" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="080099D9" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A1AC5D2" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1023C54D" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4754D228" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w14:paraId="03FE7169" w14:textId="77777777" w:rsidTr="00657E23">
+        <w:trPr>
+          <w:trHeight w:val="16"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D4005B8" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Итого на реализацию курсов внеурочной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C282DF2" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>198</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C778F67" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71C5513C" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39CA5D70" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="236F683B" w14:textId="5E1FC83E" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00136080" w:rsidRPr="00CF6D0F" w14:paraId="66616793" w14:textId="77777777" w:rsidTr="00657E23">
+        <w:trPr>
+          <w:trHeight w:val="16"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A6F1083" w14:textId="77777777" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11D97996" w14:textId="77777777" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F1A3D0B" w14:textId="77777777" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CA4A8C3" w14:textId="77777777" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23EB0B8C" w14:textId="77777777" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B26B103" w14:textId="77777777" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00136080" w:rsidRPr="00CF6D0F" w14:paraId="4D3D5779" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="16"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...25 lines deleted...]
-              <w:t>Обязательная часть</w:t>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C1F0630" w14:textId="7B59DE7D" w:rsidR="00136080" w:rsidRPr="00136080" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                               Коррекционно развивающая область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0678" w:rsidRPr="00012213" w14:paraId="1CF19F39" w14:textId="77777777" w:rsidTr="002A0678">
+      <w:tr w:rsidR="00136080" w:rsidRPr="00CF6D0F" w14:paraId="6B543951" w14:textId="77777777" w:rsidTr="00657E23">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="377"/>
+          <w:trHeight w:val="16"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3264" w:type="dxa"/>
-[...48 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36F9818D" w14:textId="1DDFB249" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Русский язык</w:t>
-[...25 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>Индивидуальные и групповые логопедические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CEBCC73" w14:textId="29C7653A" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...24 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D0F2388" w14:textId="61831937" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...20 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68D2E462" w14:textId="7D6B4731" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D90647B" w14:textId="3EEE6868" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="276BBD91" w14:textId="12CB8DC7" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00136080" w:rsidRPr="00CF6D0F" w14:paraId="1649CBEF" w14:textId="77777777" w:rsidTr="00657E23">
+        <w:trPr>
+          <w:trHeight w:val="16"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3233A75B" w14:textId="17971871" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...50 lines deleted...]
-              <w:ind w:left="132" w:firstLine="0"/>
+              <w:t>Индивидуальные и групповые психокоррекционные    занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02A81013" w14:textId="1A91616C" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="047D5D5B" w14:textId="565332D1" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Литературное чтение</w:t>
-[...7 lines deleted...]
-              <w:ind w:left="132" w:firstLine="0"/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5873253B" w14:textId="50D159CF" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...35 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5468299B" w14:textId="5B2830BA" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B11006B" w14:textId="260AB70E" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00136080" w:rsidRPr="00CF6D0F" w14:paraId="6DFA8252" w14:textId="77777777" w:rsidTr="00657E23">
+        <w:trPr>
+          <w:trHeight w:val="16"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47A1E179" w14:textId="0A6F4AE5" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...26 lines deleted...]
-            <w:r>
+              <w:t>Ритмика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2853C071" w14:textId="6A98EDDC" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...20 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="300A6E97" w14:textId="07E9F362" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B4171E5" w14:textId="352A9DA4" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38BB2C44" w14:textId="2FE22C55" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F9E10E1" w14:textId="041D4A90" w:rsidR="00136080" w:rsidRPr="00CF6D0F" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0678" w:rsidRPr="00012213" w14:paraId="11FBD677" w14:textId="77777777" w:rsidTr="002A0678">
+      <w:tr w:rsidR="00136080" w:rsidRPr="00CF6D0F" w14:paraId="7DC5A1DB" w14:textId="77777777" w:rsidTr="00657E23">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="764"/>
+          <w:trHeight w:val="16"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3264" w:type="dxa"/>
-[...42 lines deleted...]
-              <w:ind w:left="132" w:firstLine="0"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77847928" w14:textId="1523FB54" w:rsidR="00136080" w:rsidRPr="00136080" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...31 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve">                                         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136080">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3028EA12" w14:textId="206D8D86" w:rsidR="00136080" w:rsidRPr="00012213" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00012213">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CA875CE" w14:textId="25DB1683" w:rsidR="00136080" w:rsidRPr="00012213" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00012213">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">      2</w:t>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55BC1B54" w14:textId="60FB6858" w:rsidR="00136080" w:rsidRPr="00012213" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00012213">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="13"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">    2</w:t>
-[...814 lines deleted...]
-            </w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C7147E6" w14:textId="27DEE01F" w:rsidR="00136080" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10E008FE" w14:textId="21DF477F" w:rsidR="00136080" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...3110 lines deleted...]
-              <w:t>10</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BDFC14C" w14:textId="77777777" w:rsidR="00CF11B4" w:rsidRDefault="00CF11B4" w:rsidP="00CB59BB">
+    <w:p w14:paraId="535171AE" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00037DC0">
       <w:pPr>
+        <w:spacing w:before="113" w:line="220" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DFDACC5" w14:textId="77777777" w:rsidR="00CF11B4" w:rsidRDefault="00CF11B4" w:rsidP="00CB59BB">
+    <w:p w14:paraId="76830450" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00037DC0">
       <w:pPr>
+        <w:spacing w:before="227" w:line="220" w:lineRule="atLeast"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C1092F7" w14:textId="77777777" w:rsidR="00CF11B4" w:rsidRDefault="00CF11B4" w:rsidP="00CB59BB">
+    <w:p w14:paraId="59987348" w14:textId="77777777" w:rsidR="00037DC0" w:rsidRPr="00CF6D0F" w:rsidRDefault="00037DC0" w:rsidP="00037DC0">
       <w:pPr>
+        <w:spacing w:before="227" w:line="220" w:lineRule="atLeast"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="009C3A1C" w14:textId="77777777" w:rsidR="00CF11B4" w:rsidRDefault="00CF11B4" w:rsidP="00CB59BB">
-      <w:pPr>
-[...228 lines deleted...]
-    <w:p w14:paraId="3F6002C7" w14:textId="77777777" w:rsidR="00895F20" w:rsidRDefault="00895F20" w:rsidP="00CB59BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="164B80C6" w14:textId="77777777" w:rsidR="00AE3EA8" w:rsidRDefault="00AE3EA8" w:rsidP="00CB59BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A23FC2E" w14:textId="5DB9E761" w:rsidR="00CD59A2" w:rsidRPr="001B6C6E" w:rsidRDefault="00CD59A2" w:rsidP="00CD59A2">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B6C6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение   </w:t>
       </w:r>
       <w:r w:rsidR="002A0678">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518E6FDD" w14:textId="079EEE78" w:rsidR="00CD59A2" w:rsidRPr="005F37DF" w:rsidRDefault="00CD59A2" w:rsidP="00CD59A2">
+    <w:p w14:paraId="518E6FDD" w14:textId="77777777" w:rsidR="00CD59A2" w:rsidRPr="005F37DF" w:rsidRDefault="00CD59A2" w:rsidP="00CD59A2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F37DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Учебный план </w:t>
       </w:r>
-      <w:r w:rsidR="00895F20" w:rsidRPr="005F37DF">
+      <w:r w:rsidR="005F37DF" w:rsidRPr="005F37DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(согласно</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F37DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F37DF" w:rsidRPr="005F37DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>ФАООП) для</w:t>
+        <w:t>согласно ФАООП )</w:t>
       </w:r>
       <w:r w:rsidRPr="005F37DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> учащихся с </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 7.2)</w:t>
+        <w:t>для учащихся с ЗПР  ( вариант 7.2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60665490" w14:textId="4BC9CBB8" w:rsidR="00CD59A2" w:rsidRPr="005F37DF" w:rsidRDefault="00CD59A2" w:rsidP="00CD59A2">
+    <w:p w14:paraId="60665490" w14:textId="28AB3C75" w:rsidR="00CD59A2" w:rsidRPr="005F37DF" w:rsidRDefault="00CD59A2" w:rsidP="00CD59A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F37DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>на 202</w:t>
       </w:r>
-      <w:r w:rsidR="002A0678">
-[...15 lines deleted...]
-      <w:r w:rsidR="002A0678">
+      <w:r w:rsidR="00657E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005F37DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00657E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F37DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> учебный год</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...6079 lines deleted...]
-    <w:p w14:paraId="02B47DCE" w14:textId="77777777" w:rsidR="00012213" w:rsidRDefault="00012213" w:rsidP="00EA04F3">
+    <w:p w14:paraId="3C33BC9A" w14:textId="77777777" w:rsidR="00012213" w:rsidRDefault="00012213" w:rsidP="00EA04F3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D73A3C" w14:textId="77777777" w:rsidR="00012213" w:rsidRDefault="00012213" w:rsidP="00EA04F3">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E1E4EB" w14:textId="77777777" w:rsidR="00012213" w:rsidRDefault="00012213" w:rsidP="00EA04F3">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD635A9" w14:textId="77777777" w:rsidR="00657E23" w:rsidRDefault="00657E23" w:rsidP="00657E23">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="576"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-3" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="1110"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="851"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="4461D15F" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D573A1" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Учебные предметы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C1BC29" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Количество часов в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5C2E1D" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="46232CA0" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77AA043F" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5071E3D1" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3D9760" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E51E89" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD12D62" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CC6EA9C" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="4D9915E9" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E73DAAE" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Обязательная часть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="4E1C53DA" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04EA572D" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D1F106C" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BC5C61E" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D4E404C" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E055D75" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EDF0DAB" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="05054F24" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FC9C06B" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Литературное чтение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69E783C3" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71B6C733" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C04D6EF" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30B6356A" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="592BEBE3" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="5574AAE8" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37B9CC3B" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Иностранный язык (английский)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DDCB717" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4768EE62" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F8DF75A" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2456F1B1" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3682DD68" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="6996490A" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77CD7519" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="201232B9" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7530B9BF" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6952CCB8" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2884A442" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="039E43A8" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="0DB7E914" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="457CE9A3" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Окружающий мир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="641BE65C" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D613097" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3491CA2D" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5805F876" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7819B815" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="07101F7E" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63756A06" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Основы религиозных культур</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>и светской этики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A714624" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="569CA460" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="525AD3C9" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="017BA8DB" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00097D14" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="428DBE6C" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1094DEBB" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Изобразительное искусство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A3170E5" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15C4E6A6" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DD11F88" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AB38B36" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74F0522F" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="10F2CA17" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52CF1E0F" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Музыка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EC103B5" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DB823EC" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C47079A" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BFB63F4" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26366CA5" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="4F529AA8" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D3F8728" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>(Труд) технология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1930E938" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="046FBB1A" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D6978EF" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62515445" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="651AC709" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="10F3858F" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F03F892" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4663D533" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EF6EF66" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="624B0F25" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7490D847" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73C613D3" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="338EC9D5" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="695774D2" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B298D21" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="641819F5" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BA8A639" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FFD807E" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B374CEC" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="7D176C81" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07E1D0E4" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Часть, формируемая участниками образовательных отношений </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="043A9B77" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06AA7B1E" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00657E23" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00657E23">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Учебные предметы, курсы, модули по выбору:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5541D0E4" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58F78DFF" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C0F614E" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6514B5DD" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6691D8E4" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="79DFCBD3" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="576AE8A4" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Модуль по видам спорта «Подвижные игры»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B6BAF33" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D2D0647" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3356A7F6" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E765DDD" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DFBA46D" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="7CDB9345" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="199B62E1" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="792D03B6" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EF4633D" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="108FFA66" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E85C95B" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D8AB200" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="5A398043" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EADC637" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Максимально допустимая недельная нагрузка (при пятидневной неделе) в соответствии с действующими санитарными правилами и нормами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B99E11B" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="195D9A55" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36F67A55" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28BFE559" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64CE5255" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="4789D3BC" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AFA6E11" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Учебные недели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="245D7950" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3103C4B6" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="789E3B01" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="694A7ABD" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69539BB8" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="365247F3" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D8CB0BC" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего учебных часов на учебный период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6964E32D" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>653 (с учетом</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>16 часов в сент</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>ябре-октябре)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E6C2F1B" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>782</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7757FF03" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>782</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05DF1EFD" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>782</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BB47DFD" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2999 (с учетом</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>16 часов в сентябре-октябре)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="287B95F0" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D9F047B" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Курсы внеурочной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="13BB1F01" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2833D4F5" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="677D7A64" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53CD41CB" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0461DF11" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39B74C3E" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47F4C1C9" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="23804513" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CA11AD2" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Орлята России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B8E9946" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="489AC1A2" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74034E52" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DE0A443" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E0A7D92" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="224F4B1C" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AE6A746" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Функциональная грамотность: учимся для жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DABD2D7" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53C4549A" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DEE7143" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F7BDE99" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E176375" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="3562523C" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57012F36" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Мир профессий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="637D13BD" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="506B33CB" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BAECF6F" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C58A340" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F7BA47E" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="4836CC98" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17F9A72F" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Подвижные игры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F8F7251" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D2168C4" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25BCEACA" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B881B14" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F83A3FD" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="46BF9DD7" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7953B915" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Я исследователь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BF060FA" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FC52485" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7916EA04" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F1C8446" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="040B7622" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="4145741A" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40171061" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Занимательная математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FDC39D2" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EA30C4C" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="601BA5BC" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FB20D3E" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CB2C53D" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="6C16B936" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2083D31A" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C46551F" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="313C8DCF" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B19084D" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A606477" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2EFAF1B0" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w14:paraId="37F6E48E" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="16"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3ECC4960" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Итого на реализацию курсов внеурочной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E27ABFC" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>198</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12FDC0A9" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BD4CC44" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DAD2160" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15E61D18" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>810</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00136080" w:rsidRPr="00136080" w14:paraId="11F3155D" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="16"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1138BDCD" w14:textId="77777777" w:rsidR="00136080" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A6F831C" w14:textId="77777777" w:rsidR="00136080" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0305A44A" w14:textId="77777777" w:rsidR="00136080" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A7C5991" w14:textId="77777777" w:rsidR="00136080" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F84C95F" w14:textId="77777777" w:rsidR="00136080" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="042E2D1A" w14:textId="77777777" w:rsidR="00136080" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C0F4C69" w14:textId="48D625A8" w:rsidR="00136080" w:rsidRPr="00136080" w:rsidRDefault="00136080" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       Коррекционно развивающая область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00773830" w:rsidRPr="00CF6D0F" w14:paraId="2424EEDB" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="16"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3587539F" w14:textId="184F2DF2" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Индивидуальные и групповые логопедические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61E91D86" w14:textId="30A26BE4" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="239FD580" w14:textId="6211CE89" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45CE6811" w14:textId="602D4D43" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A7B227A" w14:textId="44F9E7F8" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00E6750C" w14:textId="4244ECC3" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00773830" w:rsidRPr="00CF6D0F" w14:paraId="12EF2352" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="16"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37EC0274" w14:textId="693BBC3F" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Индивидуальные и групповые психокоррекционные    занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="538DD4CA" w14:textId="33B19AB3" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7426F8A3" w14:textId="3F888863" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="161D7B4E" w14:textId="73E5231D" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04101D02" w14:textId="388117FB" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="793575A5" w14:textId="4B81C92E" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00773830" w:rsidRPr="00CF6D0F" w14:paraId="001C3065" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="16"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B2AB54F" w14:textId="4D0FD11D" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ритмика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F24CE4A" w14:textId="72D6127C" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="307AA491" w14:textId="19900DCB" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C0814BB" w14:textId="466DEA34" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D1043C5" w14:textId="01BEB558" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44049D88" w14:textId="0C3FAC64" w:rsidR="00773830" w:rsidRPr="00CF6D0F" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00773830" w14:paraId="5F852065" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="16"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="547938D4" w14:textId="01C52D62" w:rsidR="00773830" w:rsidRPr="00012213" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136080">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D421DA5" w14:textId="046AC3CA" w:rsidR="00773830" w:rsidRPr="00012213" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49860850" w14:textId="0EE5D3A4" w:rsidR="00773830" w:rsidRPr="00012213" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35F9D17C" w14:textId="21F4E113" w:rsidR="00773830" w:rsidRPr="00012213" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BE65584" w14:textId="4A6B5F2A" w:rsidR="00773830" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E6B9021" w14:textId="142EA255" w:rsidR="00773830" w:rsidRDefault="00773830" w:rsidP="00773830">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="15AAF654" w14:textId="77777777" w:rsidR="00657E23" w:rsidRPr="00CF6D0F" w:rsidRDefault="00657E23" w:rsidP="00657E23">
+      <w:pPr>
+        <w:spacing w:before="113" w:line="220" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="507DFF84" w14:textId="77777777" w:rsidR="00012213" w:rsidRDefault="00012213" w:rsidP="00F6114D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CC03F1A" w14:textId="77777777" w:rsidR="00012213" w:rsidRDefault="00012213" w:rsidP="00EA04F3">
-      <w:pPr>
-[...368 lines deleted...]
-    <w:p w14:paraId="138CB13A" w14:textId="77777777" w:rsidR="00E43C3D" w:rsidRDefault="00E43C3D" w:rsidP="00EA04F3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46417B3F" w14:textId="5C92FFB0" w:rsidR="00EA04F3" w:rsidRPr="00EA04F3" w:rsidRDefault="00EA04F3" w:rsidP="00EA04F3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA04F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r w:rsidR="00F6114D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5921FF92" w14:textId="77777777" w:rsidR="00EA04F3" w:rsidRDefault="00EA04F3" w:rsidP="00EA04F3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7605"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08565C29" w14:textId="77777777" w:rsidR="003F1D63" w:rsidRPr="00666B25" w:rsidRDefault="003F1D63" w:rsidP="003F1D63">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Учебный </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">план  </w:t>
+        <w:t xml:space="preserve">Учебный план  </w:t>
       </w:r>
       <w:r w:rsidR="003620FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007D5835" w:rsidRPr="00666B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>класса (</w:t>
       </w:r>
       <w:r w:rsidR="005F37DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>согласно ФАООП</w:t>
       </w:r>
       <w:r w:rsidRPr="00666B25">
@@ -18631,2547 +23742,8541 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>муниципального автономного общеобразовательного учреждения</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7EDC0D" w14:textId="77777777" w:rsidR="003F1D63" w:rsidRPr="00666B25" w:rsidRDefault="003F1D63" w:rsidP="003F1D63">
       <w:pPr>
         <w:ind w:left="-1170" w:firstLine="1710"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Успенской  средней</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> общеобразовательной  школы</w:t>
+        <w:t>Успенской  средней общеобразовательной  школы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CCA47C" w14:textId="3497A41E" w:rsidR="003F1D63" w:rsidRPr="00666B25" w:rsidRDefault="003F1D63" w:rsidP="003F1D63">
+    <w:p w14:paraId="19CCA47C" w14:textId="2D3158EE" w:rsidR="003F1D63" w:rsidRPr="00666B25" w:rsidRDefault="003F1D63" w:rsidP="003F1D63">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="-420"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Тюменского муниципального  района на 20</w:t>
       </w:r>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00BD56E9">
+      <w:r w:rsidR="00030557">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-20</w:t>
       </w:r>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00BD56E9">
+      <w:r w:rsidR="00030557">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> учебный год</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ACEE0A4" w14:textId="77777777" w:rsidR="003F1D63" w:rsidRDefault="003F1D63" w:rsidP="003F1D63">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D8CEB3D" w14:textId="77777777" w:rsidR="003F1D63" w:rsidRPr="00683F2B" w:rsidRDefault="003F1D63" w:rsidP="003F1D63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9214" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3261"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="1110"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F1D63" w:rsidRPr="00683F2B" w14:paraId="4DCC2EFE" w14:textId="77777777" w:rsidTr="003413C7">
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="3BE19909" w14:textId="77777777" w:rsidTr="00136080">
         <w:trPr>
-          <w:trHeight w:val="801"/>
+          <w:trHeight w:val="113"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="100A49F4" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Учебные предметы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C3DDF2" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Количество часов в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7626719D" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="02B024A6" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58B8B1A1" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="408352A4" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09063FAA" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC50751" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B68EDC" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A935EFE" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="0BF9D290" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A7A96D9" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Обязательная часть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="572C5A0E" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A0F8C9F" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11926CFB" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="396B9C05" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="704D468D" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F988E26" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A923C9D" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="39CB1D00" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B87B136" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Литературное чтение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FA6548E" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B06DA07" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40E6FD8F" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="789A2792" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CECF6F6" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="474BCF84" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4024567A" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Иностранный язык (английский)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D16591E" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D65A2B8" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F207057" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A82B16A" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12DD1A6F" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="049E674F" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4264E7D3" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="341E6092" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C6B8F7E" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="156C8F12" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00B96528" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="636A6B2C" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="3838B18D" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BEDE4FD" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Окружающий мир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0076ACF5" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63D5EDD2" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="211181AF" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37A8E733" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65BA5416" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="0A5A3DBE" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="720034BA" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Основы религиозных культур</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>и светской этики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CF3C0DB" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E3A39A4" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AC24F9A" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B7486B6" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3060BDB3" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="27213974" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42FF60F7" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Изобразительное искусство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A37AD62" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="250377A6" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1111D620" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="745053A7" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48A61931" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="4FB67222" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40A5EA03" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Музыка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="380F4AE2" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DB8991E" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DD6E5A5" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6834CB4C" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C68133A" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="5B09C37D" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="254568EE" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>(Труд) технология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72D73F7C" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46AB6DC2" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="399E931A" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="137E2E4E" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AC3225A" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="3333D531" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="209D88B9" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5692F3C7" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E9EF993" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13D965E8" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16271F2B" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75E37CB3" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="5074EEB4" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66867D82" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5089D3B8" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="528C1E79" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6479DF9F" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3284C488" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A747338" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="75163A93" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30F6548C" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Часть, формируемая участниками образовательных отношений </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="06A7FD60" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70D210AF" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00657E23" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00657E23">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Учебные предметы, курсы, модули по выбору:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45D7105F" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="669BDDA8" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04936B5F" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="268AE039" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38C8B3D6" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="121AC4E4" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75AFFD2D" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Модуль по видам спорта «Подвижные игры»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B90951D" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74B57DC8" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71A7526C" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B11E14F" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37FD7914" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="6BB5553A" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28002364" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="285A6E86" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="304ED130" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5ABBF55A" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77C07281" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CF5C5E3" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="59A8D560" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26938204" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Максимально допустимая недельная нагрузка (при пятидневной неделе) в соответствии с действующими санитарными правилами и нормами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03EF9552" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1940114E" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49E49EC0" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62AAF52E" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="538CBFD9" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="4E6593CA" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D0EB325" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Учебные недели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77FB6229" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01F1C94B" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33C3E23E" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CCB2D81" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="199D9B90" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="14A146F2" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29E39A3B" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего учебных часов на учебный период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BA087DA" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>653 (с учетом</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>16 часов в сент</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>ябре-октябре)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7888756F" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>782</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="260E08DB" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>782</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="037671D5" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>782</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71F9BBA9" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2999 (с учетом</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>16 часов в сентябре-октябре)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="3FBAA988" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A2B71D5" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Курсы внеурочной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="02B16D6D" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7706A63D" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55245836" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E58F8BD" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="664B64CB" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75669C94" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C91DBFD" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="41698DBC" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BBFB374" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Орлята России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34546693" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24EFE281" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21D1452F" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7457D923" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69321557" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="1E0EFB4D" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="096F4B0E" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Функциональная грамотность: учимся для жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D9EFED4" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27A2BAF9" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28EB9F86" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7253B2F1" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1004AA89" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="7D18DF04" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FCB6EEC" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Мир профессий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A6B252E" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B7E408E" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="357F88B0" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78ABA093" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B3C2308" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="35A51025" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E30990F" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Подвижные игры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="696CB0FC" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09CE99E7" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55F2EB0A" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="632FBA58" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="390CA865" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="2B5D37A5" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18693309" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Я исследователь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16D7A0B6" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="693D21AF" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69421FEC" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28CF8969" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CD75178" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="75C59C95" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="322C809F" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Занимательная математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="704F18C5" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25762292" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40190F2F" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C68573E" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69E79ED7" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="5E1CA4B5" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3914F159" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="737BA87D" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69FBB659" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="788F66BF" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3065953D" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="441B15B5" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w:rsidRPr="00CF6D0F" w14:paraId="1F41F47F" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="16"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BE7996F" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Итого на реализацию курсов внеурочной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EF5FD75" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>198</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E094BF1" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55B33F9B" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="589BFC17" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7322F5F0" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00136080">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>810</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B24C46" w:rsidRPr="00136080" w14:paraId="55C0A010" w14:textId="77777777" w:rsidTr="00592174">
+        <w:trPr>
+          <w:trHeight w:val="16"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E2A56FB" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3957E713" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C48A289" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09904B6C" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D9249A1" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="301F6D45" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FAA2634" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D888D08" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A97345D" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRPr="00136080" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       Коррекционно развивающая область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B24C46" w:rsidRPr="00CF6D0F" w14:paraId="36406852" w14:textId="77777777" w:rsidTr="00592174">
+        <w:trPr>
+          <w:trHeight w:val="16"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59C95C34" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRPr="00CF6D0F" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Индивидуальные и групповые логопедические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CE3214B" w14:textId="32F2DA2E" w:rsidR="00B24C46" w:rsidRPr="00CF6D0F" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5080EB06" w14:textId="4D5B4E59" w:rsidR="00B24C46" w:rsidRPr="00CF6D0F" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CC52888" w14:textId="2E75D23A" w:rsidR="00B24C46" w:rsidRPr="00CF6D0F" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32B0E411" w14:textId="460862FA" w:rsidR="00B24C46" w:rsidRPr="00CF6D0F" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="472A20FD" w14:textId="3DFA358D" w:rsidR="00B24C46" w:rsidRPr="00CF6D0F" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B24C46" w:rsidRPr="00CF6D0F" w14:paraId="320920AB" w14:textId="77777777" w:rsidTr="00B24C46">
+        <w:trPr>
+          <w:trHeight w:val="812"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...25 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FEEE688" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRPr="00CF6D0F" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012213">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Индивидуальные и групповые психокоррекционные    занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B0ED9F4" w14:textId="6F5AC230" w:rsidR="00B24C46" w:rsidRPr="00CF6D0F" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33CC4AB8" w14:textId="1DBF0A05" w:rsidR="00B24C46" w:rsidRPr="00CF6D0F" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F5B5008" w14:textId="48D556C6" w:rsidR="00B24C46" w:rsidRPr="00CF6D0F" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D1A1EEB" w14:textId="2184A352" w:rsidR="00B24C46" w:rsidRPr="00CF6D0F" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E20F94E" w14:textId="0610E567" w:rsidR="00B24C46" w:rsidRPr="00CF6D0F" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B24C46" w14:paraId="581F2319" w14:textId="77777777" w:rsidTr="00592174">
+        <w:trPr>
+          <w:trHeight w:val="16"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...42 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30DB775B" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRPr="00012213" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136080">
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...128 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E7EAE28" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRPr="00012213" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...154 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CEC150B" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRPr="00012213" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...71 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57EFF8AC" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRPr="00012213" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...97 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C23C8BC" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...556 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73D89D80" w14:textId="77777777" w:rsidR="00B24C46" w:rsidRDefault="00B24C46" w:rsidP="00592174">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...497 lines deleted...]
-        <w:bookmarkEnd w:id="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...675 lines deleted...]
-    <w:p w14:paraId="4A3C565C" w14:textId="77777777" w:rsidR="00012213" w:rsidRDefault="00012213" w:rsidP="00CD59A2">
+    <w:p w14:paraId="404D6CCD" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00CF6D0F" w:rsidRDefault="00030557" w:rsidP="00030557">
+      <w:pPr>
+        <w:spacing w:before="113" w:line="220" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA84520" w14:textId="77777777" w:rsidR="00012213" w:rsidRDefault="00012213" w:rsidP="00CD59A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07C9D846" w14:textId="77777777" w:rsidR="00012213" w:rsidRDefault="00012213" w:rsidP="00CD59A2">
+    <w:p w14:paraId="6570B005" w14:textId="77777777" w:rsidR="00012213" w:rsidRDefault="00012213" w:rsidP="00CD59A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="657AA887" w14:textId="77777777" w:rsidR="00012213" w:rsidRDefault="00012213" w:rsidP="00CD59A2">
+    <w:p w14:paraId="2F1DA707" w14:textId="77777777" w:rsidR="00012213" w:rsidRDefault="00012213" w:rsidP="00CD59A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DA03E9A" w14:textId="77777777" w:rsidR="00012213" w:rsidRDefault="00012213" w:rsidP="00CD59A2">
+    <w:p w14:paraId="1F9D9102" w14:textId="77777777" w:rsidR="00012213" w:rsidRDefault="00012213" w:rsidP="00CD59A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778E6193" w14:textId="77777777" w:rsidR="00012213" w:rsidRDefault="00012213" w:rsidP="00CD59A2">
+    <w:p w14:paraId="7AD0CEEB" w14:textId="77777777" w:rsidR="005F37DF" w:rsidRDefault="005F37DF" w:rsidP="005F37DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="379EFB5E" w14:textId="77777777" w:rsidR="005F37DF" w:rsidRDefault="005F37DF" w:rsidP="005F37DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="219C3634" w14:textId="77777777" w:rsidR="00CA3B5A" w:rsidRDefault="00CA3B5A" w:rsidP="005F37DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D54046B" w14:textId="77777777" w:rsidR="00F6114D" w:rsidRDefault="00F6114D" w:rsidP="005F37DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B3A72E2" w14:textId="77777777" w:rsidR="00F6114D" w:rsidRDefault="00F6114D" w:rsidP="005F37DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C56253D" w14:textId="77777777" w:rsidR="00F6114D" w:rsidRDefault="00F6114D" w:rsidP="005F37DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDF6689" w14:textId="77777777" w:rsidR="00F6114D" w:rsidRDefault="00F6114D" w:rsidP="005F37DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="286D534A" w14:textId="77777777" w:rsidR="00F6114D" w:rsidRDefault="00F6114D" w:rsidP="005F37DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D81A0C" w14:textId="77777777" w:rsidR="00CA3B5A" w:rsidRDefault="00CA3B5A" w:rsidP="005F37DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6BF7D3" w14:textId="41962F94" w:rsidR="00CD59A2" w:rsidRPr="005F37DF" w:rsidRDefault="005F37DF" w:rsidP="005F37DF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                               </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD59A2" w:rsidRPr="005F37DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r w:rsidR="00F6114D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320F6612" w14:textId="77777777" w:rsidR="00CD59A2" w:rsidRPr="00FA1055" w:rsidRDefault="00CD59A2" w:rsidP="00CD59A2">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="-420"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1055">
         <w:rPr>
@@ -21199,83 +32304,73 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Индивидуальный   учебный план</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032DE117" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="00666B25" w:rsidRDefault="00216B3A" w:rsidP="00216B3A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidR="00CD59A2" w:rsidRPr="00666B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>бучающе</w:t>
       </w:r>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>йся  по</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> адаптированной </w:t>
+        <w:t xml:space="preserve">йся  по адаптированной </w:t>
       </w:r>
       <w:r w:rsidR="00CD59A2" w:rsidRPr="00666B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> основной  общеобразовательной программе</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1220D918" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="00666B25" w:rsidRDefault="00216B3A" w:rsidP="00216B3A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -21294,2413 +32389,1663 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(интеллектуальными нарушениями) вариант 1</w:t>
       </w:r>
       <w:r w:rsidR="00CD59A2" w:rsidRPr="00666B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F473854" w14:textId="77777777" w:rsidR="00CD59A2" w:rsidRPr="00666B25" w:rsidRDefault="00CD59A2" w:rsidP="00216B3A">
-[...19 lines deleted...]
-    <w:p w14:paraId="2A48CFB3" w14:textId="1BA8C726" w:rsidR="00216B3A" w:rsidRPr="00012213" w:rsidRDefault="00CD59A2" w:rsidP="00012213">
+    <w:p w14:paraId="2A48CFB3" w14:textId="76295ECC" w:rsidR="00216B3A" w:rsidRPr="00012213" w:rsidRDefault="00CD59A2" w:rsidP="00012213">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="-420"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>на 202</w:t>
       </w:r>
-      <w:r w:rsidR="00BD56E9">
-[...15 lines deleted...]
-      <w:r w:rsidR="00BD56E9">
+      <w:r w:rsidR="00030557">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00666B25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00030557">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666B25">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> учебный год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10236" w:type="dxa"/>
+        <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="-714" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3119"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="4111"/>
+        <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00216B3A" w14:paraId="443CE469" w14:textId="77777777" w:rsidTr="009D494A">
+      <w:tr w:rsidR="00030557" w14:paraId="443CE469" w14:textId="77777777" w:rsidTr="00030557">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4654D00E" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="00216B3A" w:rsidRDefault="00216B3A" w:rsidP="00C14D67">
+          <w:p w14:paraId="4654D00E" w14:textId="2B374315" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00C14D67">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00216B3A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Предметные области</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+              <w:t>Учебные  предметы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:pPr>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28F11845" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00C14D67">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216B3A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Учебные предметы</w:t>
-[...47 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+              <w:t>Количество часов в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w14:paraId="1B1431D6" w14:textId="77777777" w:rsidTr="00030557">
+        <w:trPr>
+          <w:trHeight w:val="394"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28F11845" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="00216B3A" w:rsidRDefault="00216B3A" w:rsidP="00C14D67">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="6F1365B6" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00C14D67">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00216B3A">
-[...18 lines deleted...]
-            <w:vMerge/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F1365B6" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="00216B3A" w:rsidRDefault="00216B3A" w:rsidP="00C14D67">
-            <w:pPr>
+          <w:p w14:paraId="52A83C0A" w14:textId="62771DE2" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00C14D67">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-            <w:vMerge/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216B3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w14:paraId="602B251B" w14:textId="77777777" w:rsidTr="00030557">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F36AD80" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216B3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F4ED1C" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216B3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Чтение</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C8AF4A" w14:textId="30391F18" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Речевая практика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C33092" w14:textId="2486AED2" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w14:paraId="6812100D" w14:textId="77777777" w:rsidTr="00030557">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5631E197" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="00216B3A" w:rsidRDefault="00216B3A" w:rsidP="00C14D67">
+          <w:p w14:paraId="723B755E" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="52A83C0A" w14:textId="77EB838C" w:rsidR="00216B3A" w:rsidRPr="00216B3A" w:rsidRDefault="00BD56E9" w:rsidP="00C14D67">
+          </w:tcPr>
+          <w:p w14:paraId="5603BA61" w14:textId="7975C639" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00216B3A" w:rsidRPr="00216B3A">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E79B6" w14:paraId="602B251B" w14:textId="77777777" w:rsidTr="009D494A">
+      <w:tr w:rsidR="00030557" w14:paraId="2F474CDE" w14:textId="77777777" w:rsidTr="00030557">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="70C8AF4A" w14:textId="77777777" w:rsidR="001E79B6" w:rsidRPr="00216B3A" w:rsidRDefault="001E79B6" w:rsidP="00C14D67">
+          </w:tcPr>
+          <w:p w14:paraId="17FEA362" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00216B3A">
-[...12 lines deleted...]
-            <w:tcW w:w="4424" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="78CB6DFC" w14:textId="30D480FE" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00216B3A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Русский язык</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w14:paraId="6E023D6C" w14:textId="77777777" w:rsidTr="00030557">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5C9EEA" w14:textId="078825DF" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216B3A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...32 lines deleted...]
-            <w:tcW w:w="4424" w:type="dxa"/>
+              <w:t xml:space="preserve">Математика  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="285C0A42" w14:textId="44F80875" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00216B3A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Чтение</w:t>
-[...14 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w14:paraId="58EC7FA3" w14:textId="77777777" w:rsidTr="00030557">
+        <w:trPr>
+          <w:trHeight w:val="383"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5603BA61" w14:textId="77777777" w:rsidR="001E79B6" w:rsidRPr="00216B3A" w:rsidRDefault="001E79B6" w:rsidP="00C14D67">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="501E393B" w14:textId="0D218CA5" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00216B3A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...32 lines deleted...]
-            <w:tcW w:w="4424" w:type="dxa"/>
+              <w:t>Мир природы и человека</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ECEA638" w14:textId="77777777" w:rsidR="001E79B6" w:rsidRPr="00216B3A" w:rsidRDefault="001E79B6" w:rsidP="001E79B6">
-            <w:pPr>
+          <w:p w14:paraId="6B55E2D9" w14:textId="339B0C0C" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Речевая практика</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w14:paraId="51DE446F" w14:textId="77777777" w:rsidTr="00030557">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43B5C6BA" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00216B3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Музыка  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03E98422" w14:textId="2F95A95C" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="3119" w:type="dxa"/>
+              <w:t>Рисование (изобразительное искусство)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="098F19D2" w14:textId="0C7AF203" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00216B3A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Математика </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4424" w:type="dxa"/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w14:paraId="021F43E0" w14:textId="77777777" w:rsidTr="00030557">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45494EAD" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="00216B3A" w:rsidRDefault="00216B3A" w:rsidP="00C14D67">
+          <w:p w14:paraId="56F44A89" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00216B3A">
-[...12 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="285C0A42" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="00216B3A" w:rsidRDefault="00216B3A" w:rsidP="00C14D67">
+          <w:p w14:paraId="4544F95D" w14:textId="0493BBC3" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00216B3A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216B3A" w14:paraId="58EC7FA3" w14:textId="77777777" w:rsidTr="009D494A">
+      <w:tr w:rsidR="00030557" w14:paraId="6575CF79" w14:textId="77777777" w:rsidTr="00030557">
         <w:trPr>
-          <w:trHeight w:val="383"/>
+          <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="66FB41F5" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="00216B3A" w:rsidRDefault="002D5F3D" w:rsidP="00C14D67">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="047B88BF" w14:textId="566B4479" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Естествознание</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Адаптивная ф</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216B3A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-            <w:tcW w:w="4424" w:type="dxa"/>
+              <w:t xml:space="preserve">изическая культура </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="4E7479E9" w14:textId="5FEFC987" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Мир природы и человека</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w14:paraId="3BA193B4" w14:textId="77777777" w:rsidTr="00030557">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73A545CC" w14:textId="55D31A03" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ручной труд</w:t>
+            </w:r>
             <w:r w:rsidRPr="00216B3A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>0,5</w:t>
-[...11 lines deleted...]
-            <w:vMerge w:val="restart"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="3AB7E38E" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00030557">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00216B3A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Искусство</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4424" w:type="dxa"/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w14:paraId="2D79A0F5" w14:textId="77777777" w:rsidTr="002250F6">
+        <w:trPr>
+          <w:trHeight w:val="443"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C3CA458" w14:textId="14DC9CA2" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="002250F6" w:rsidP="00C6207A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                   2</w:t>
+            </w:r>
+            <w:r w:rsidR="00030557">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002250F6" w14:paraId="4EDFC331" w14:textId="77777777" w:rsidTr="00136080">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="307EBFC1" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="00216B3A" w:rsidRDefault="00216B3A" w:rsidP="00C14D67">
-            <w:pPr>
+          <w:p w14:paraId="0CF9312A" w14:textId="32202B40" w:rsidR="002250F6" w:rsidRPr="00216B3A" w:rsidRDefault="002250F6" w:rsidP="00C14D67">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00216B3A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002250F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Музыка  </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>Коррекционно- развивающая область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w14:paraId="11E53EFE" w14:textId="77777777" w:rsidTr="00030557">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79500BB5" w14:textId="6B381CF9" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="002250F6" w:rsidP="00C14D67">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2576"/>
+                <w:tab w:val="right" w:pos="3327"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Логопедические   занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="098F19D2" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="00216B3A" w:rsidRDefault="00216B3A" w:rsidP="00C14D67">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAF5F3A" w14:textId="72D39EE7" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="002250F6" w:rsidP="00C14D67">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00216B3A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>0,5</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216B3A" w14:paraId="021F43E0" w14:textId="77777777" w:rsidTr="009D494A">
+      <w:tr w:rsidR="00030557" w14:paraId="6AAD1404" w14:textId="77777777" w:rsidTr="00030557">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AE40C3" w14:textId="5043BBA6" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="002250F6" w:rsidP="00C14D67">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Развитие психомоторики и сенсорных процессов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="525D91BE" w14:textId="20545770" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="002250F6" w:rsidP="00C14D67">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002250F6" w14:paraId="4FFC4FD4" w14:textId="77777777" w:rsidTr="00030557">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7883E8AC" w14:textId="20A41625" w:rsidR="002250F6" w:rsidRDefault="002250F6" w:rsidP="00C14D67">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ритмика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7781F762" w14:textId="51F245AF" w:rsidR="002250F6" w:rsidRDefault="002250F6" w:rsidP="00C14D67">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Рисование</w:t>
-[...14 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w14:paraId="49CA2976" w14:textId="77777777" w:rsidTr="002250F6">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="4544F95D" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="00216B3A" w:rsidRDefault="00216B3A" w:rsidP="00C14D67">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="676FDEFB" w14:textId="0E317BC6" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="002250F6" w:rsidP="00C14D67">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00216B3A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>0,5</w:t>
+              <w:t xml:space="preserve">ИТОГО                                                        </w:t>
+            </w:r>
+            <w:r w:rsidR="00030557" w:rsidRPr="00216B3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216B3A" w14:paraId="6575CF79" w14:textId="77777777" w:rsidTr="009D494A">
+      <w:tr w:rsidR="00030557" w14:paraId="053A7E75" w14:textId="77777777" w:rsidTr="002250F6">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44156E6F" w14:textId="6388BB60" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="002250F6" w:rsidP="00C14D67">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00216B3A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Физическая культура </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4424" w:type="dxa"/>
+              <w:t>Внеурочная   деятельность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030557" w14:paraId="445D5A8B" w14:textId="77777777" w:rsidTr="002250F6">
+        <w:trPr>
+          <w:trHeight w:val="975"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7307EB" w14:textId="487EDB80" w:rsidR="00030557" w:rsidRPr="00A27ABE" w:rsidRDefault="002250F6" w:rsidP="00E706AC">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:before="0" w:line="270" w:lineRule="exact"/>
+              <w:ind w:left="120" w:firstLine="0"/>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72446180" w14:textId="77777777" w:rsidR="00030557" w:rsidRPr="00216B3A" w:rsidRDefault="00030557" w:rsidP="00E706AC">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00216B3A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Адаптивная ф</w:t>
-[...14 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002250F6" w14:paraId="7510AFCE" w14:textId="77777777" w:rsidTr="002250F6">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E7479E9" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="00216B3A" w:rsidRDefault="00216B3A" w:rsidP="00C14D67">
-[...27 lines deleted...]
-            <w:tcW w:w="3119" w:type="dxa"/>
+          <w:p w14:paraId="4C6767D4" w14:textId="2FE2032B" w:rsidR="002250F6" w:rsidRPr="00A27ABE" w:rsidRDefault="002250F6" w:rsidP="002250F6">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:before="0" w:line="270" w:lineRule="exact"/>
+              <w:ind w:left="120" w:firstLine="0"/>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Орлята России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5026A18E" w14:textId="77777777" w:rsidR="002250F6" w:rsidRPr="00216B3A" w:rsidRDefault="002250F6" w:rsidP="002250F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216B3A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Технологии</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4424" w:type="dxa"/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002250F6" w14:paraId="5DDBE376" w14:textId="77777777" w:rsidTr="002250F6">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...52 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="484AEA83" w14:textId="0CA04458" w:rsidR="002250F6" w:rsidRPr="00A27ABE" w:rsidRDefault="002250F6" w:rsidP="002250F6">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:before="0" w:line="270" w:lineRule="exact"/>
+              <w:ind w:left="120" w:firstLine="0"/>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Функциональная грамотность: учимся для жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="3AB7E38E" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="00216B3A" w:rsidRDefault="00FF0552" w:rsidP="00C14D67">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7071EE9D" w14:textId="06F14A28" w:rsidR="002250F6" w:rsidRPr="00216B3A" w:rsidRDefault="002250F6" w:rsidP="002250F6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216B3A" w14:paraId="2D79A0F5" w14:textId="77777777" w:rsidTr="00216B3A">
+      <w:tr w:rsidR="002250F6" w14:paraId="5D1C81C4" w14:textId="77777777" w:rsidTr="002250F6">
         <w:trPr>
-          <w:trHeight w:val="443"/>
+          <w:trHeight w:val="785"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7543" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...25 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B20B65" w14:textId="7B6A8E86" w:rsidR="002250F6" w:rsidRPr="00C14D67" w:rsidRDefault="002250F6" w:rsidP="002250F6">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:before="0" w:line="270" w:lineRule="exact"/>
+              <w:ind w:right="-436" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Мир профессий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="2C3CA458" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="00216B3A" w:rsidRDefault="005807CF" w:rsidP="00C6207A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5279EF" w14:textId="77777777" w:rsidR="002250F6" w:rsidRPr="00216B3A" w:rsidRDefault="002250F6" w:rsidP="002250F6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00216B3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00C6207A">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E79B6" w14:paraId="4EDFC331" w14:textId="77777777" w:rsidTr="009D494A">
+      <w:tr w:rsidR="002250F6" w14:paraId="431834BF" w14:textId="77777777" w:rsidTr="002250F6">
         <w:trPr>
-          <w:trHeight w:val="480"/>
+          <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...36 lines deleted...]
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...5 lines deleted...]
-                <w:bCs/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6420382E" w14:textId="25355152" w:rsidR="002250F6" w:rsidRPr="00216B3A" w:rsidRDefault="002250F6" w:rsidP="002250F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216B3A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Логопедические занятия</w:t>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">        ИТОГО                                                         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216B3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...923 lines deleted...]
-              <w:t xml:space="preserve">                    4</w:t>
+              <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12AC5CC7" w14:textId="77777777" w:rsidR="00216B3A" w:rsidRPr="006B3F19" w:rsidRDefault="00216B3A" w:rsidP="00216B3A">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="-420"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79700C84" w14:textId="77777777" w:rsidR="00CD59A2" w:rsidRDefault="00CD59A2" w:rsidP="00CD59A2">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="-420"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -23760,1727 +34105,235 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E1B82FF" w14:textId="77777777" w:rsidR="005807CF" w:rsidRPr="00FA1055" w:rsidRDefault="005807CF" w:rsidP="005807CF">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="-420"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1055">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60CBCECB" w14:textId="77777777" w:rsidR="003945DC" w:rsidRDefault="003945DC" w:rsidP="003945DC">
-[...1490 lines deleted...]
-    </w:p>
     <w:p w14:paraId="407D3605" w14:textId="77777777" w:rsidR="005807CF" w:rsidRDefault="005807CF" w:rsidP="00692061">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005807CF" w:rsidSect="00F57F82">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="850" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="114C2B86" w14:textId="77777777" w:rsidR="00F247ED" w:rsidRDefault="00F247ED" w:rsidP="008E0529">
+    <w:p w14:paraId="2CA3552E" w14:textId="77777777" w:rsidR="00BF1CA3" w:rsidRDefault="00BF1CA3" w:rsidP="008E0529">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B9C7FA8" w14:textId="77777777" w:rsidR="00F247ED" w:rsidRDefault="00F247ED" w:rsidP="008E0529">
+    <w:p w14:paraId="6B899804" w14:textId="77777777" w:rsidR="00BF1CA3" w:rsidRDefault="00BF1CA3" w:rsidP="008E0529">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="80"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NewtonCSanPin">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRoman">
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+  <w:font w:name="Microsoft Sans Serif">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1621068300"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="4CAD2417" w14:textId="77777777" w:rsidR="00C529E2" w:rsidRDefault="00C529E2">
+      <w:p w14:paraId="4CAD2417" w14:textId="77777777" w:rsidR="00136080" w:rsidRDefault="00136080">
         <w:pPr>
           <w:pStyle w:val="a3"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003945DC" w:rsidRPr="003945DC">
+        <w:r w:rsidR="002A131B" w:rsidRPr="002A131B">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="294E5D93" w14:textId="77777777" w:rsidR="00C529E2" w:rsidRDefault="00C529E2">
+  <w:p w14:paraId="294E5D93" w14:textId="77777777" w:rsidR="00136080" w:rsidRDefault="00136080">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="248F4A4F" w14:textId="77777777" w:rsidR="00F247ED" w:rsidRDefault="00F247ED" w:rsidP="008E0529">
+    <w:p w14:paraId="60504CBD" w14:textId="77777777" w:rsidR="00BF1CA3" w:rsidRDefault="00BF1CA3" w:rsidP="008E0529">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50A771F4" w14:textId="77777777" w:rsidR="00F247ED" w:rsidRDefault="00F247ED" w:rsidP="008E0529">
+    <w:p w14:paraId="3525B5BC" w14:textId="77777777" w:rsidR="00BF1CA3" w:rsidRDefault="00BF1CA3" w:rsidP="008E0529">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBA68CB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1152FE24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
@@ -25683,291 +34536,290 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00886847"/>
     <w:rsid w:val="00012213"/>
     <w:rsid w:val="000216A9"/>
-    <w:rsid w:val="00030A90"/>
+    <w:rsid w:val="00030557"/>
     <w:rsid w:val="00036897"/>
+    <w:rsid w:val="00037DC0"/>
     <w:rsid w:val="000636B1"/>
     <w:rsid w:val="0008077D"/>
     <w:rsid w:val="000F19A8"/>
     <w:rsid w:val="00104E3C"/>
+    <w:rsid w:val="00136080"/>
     <w:rsid w:val="00175061"/>
     <w:rsid w:val="001A79C5"/>
     <w:rsid w:val="001B5BD4"/>
     <w:rsid w:val="001D3E18"/>
     <w:rsid w:val="001E79B6"/>
     <w:rsid w:val="0021531A"/>
     <w:rsid w:val="00216B3A"/>
+    <w:rsid w:val="002250F6"/>
     <w:rsid w:val="00235357"/>
     <w:rsid w:val="00245B0C"/>
     <w:rsid w:val="00272235"/>
     <w:rsid w:val="00276802"/>
     <w:rsid w:val="002A0678"/>
+    <w:rsid w:val="002A131B"/>
     <w:rsid w:val="002D5F3D"/>
     <w:rsid w:val="002E2263"/>
     <w:rsid w:val="00306DED"/>
     <w:rsid w:val="00316950"/>
     <w:rsid w:val="00337043"/>
     <w:rsid w:val="003413C7"/>
     <w:rsid w:val="003620FB"/>
-    <w:rsid w:val="003945DC"/>
     <w:rsid w:val="003978B4"/>
     <w:rsid w:val="003A4511"/>
     <w:rsid w:val="003C3BBB"/>
     <w:rsid w:val="003F1D63"/>
     <w:rsid w:val="004112CC"/>
     <w:rsid w:val="004219B1"/>
     <w:rsid w:val="00426F98"/>
     <w:rsid w:val="00453A7E"/>
     <w:rsid w:val="00457217"/>
     <w:rsid w:val="00473DAB"/>
     <w:rsid w:val="00493019"/>
-    <w:rsid w:val="004B41AA"/>
     <w:rsid w:val="004C14D3"/>
     <w:rsid w:val="005037CE"/>
     <w:rsid w:val="00532777"/>
     <w:rsid w:val="005428BD"/>
     <w:rsid w:val="00550A52"/>
     <w:rsid w:val="005521B5"/>
     <w:rsid w:val="005576C0"/>
     <w:rsid w:val="005725CE"/>
     <w:rsid w:val="005776A5"/>
     <w:rsid w:val="005807CF"/>
     <w:rsid w:val="00583542"/>
     <w:rsid w:val="00593F31"/>
     <w:rsid w:val="005968DC"/>
     <w:rsid w:val="005A1317"/>
     <w:rsid w:val="005C1FAA"/>
-    <w:rsid w:val="005C4B67"/>
     <w:rsid w:val="005C7580"/>
     <w:rsid w:val="005E3ED2"/>
     <w:rsid w:val="005F37DF"/>
     <w:rsid w:val="00607CB1"/>
     <w:rsid w:val="00643B8D"/>
     <w:rsid w:val="006452ED"/>
+    <w:rsid w:val="00657E23"/>
     <w:rsid w:val="00663C19"/>
     <w:rsid w:val="00666B25"/>
     <w:rsid w:val="006737B3"/>
     <w:rsid w:val="00673860"/>
     <w:rsid w:val="00692061"/>
     <w:rsid w:val="0069652F"/>
     <w:rsid w:val="006A200A"/>
     <w:rsid w:val="006A2877"/>
     <w:rsid w:val="006A54EF"/>
     <w:rsid w:val="006B1F37"/>
     <w:rsid w:val="006B3F19"/>
+    <w:rsid w:val="006C5E98"/>
     <w:rsid w:val="006D245D"/>
     <w:rsid w:val="006E617B"/>
     <w:rsid w:val="006E6666"/>
     <w:rsid w:val="0071061B"/>
     <w:rsid w:val="00726202"/>
     <w:rsid w:val="00730BE8"/>
     <w:rsid w:val="00732879"/>
     <w:rsid w:val="007632B2"/>
+    <w:rsid w:val="00773830"/>
     <w:rsid w:val="007A1F71"/>
     <w:rsid w:val="007C7340"/>
     <w:rsid w:val="007D5835"/>
     <w:rsid w:val="008119D4"/>
     <w:rsid w:val="008142E5"/>
-    <w:rsid w:val="00826C27"/>
     <w:rsid w:val="008317F1"/>
     <w:rsid w:val="00845E70"/>
+    <w:rsid w:val="008704EE"/>
     <w:rsid w:val="00875893"/>
     <w:rsid w:val="00886847"/>
-    <w:rsid w:val="00895F20"/>
     <w:rsid w:val="008979AC"/>
-    <w:rsid w:val="008A0456"/>
     <w:rsid w:val="008E0529"/>
     <w:rsid w:val="008F369C"/>
     <w:rsid w:val="00912B2C"/>
     <w:rsid w:val="00935260"/>
     <w:rsid w:val="00956A23"/>
     <w:rsid w:val="0097705F"/>
     <w:rsid w:val="009C37B7"/>
     <w:rsid w:val="009C389E"/>
     <w:rsid w:val="009D494A"/>
     <w:rsid w:val="00A1351D"/>
     <w:rsid w:val="00A14AD6"/>
     <w:rsid w:val="00A15E77"/>
     <w:rsid w:val="00A27ABE"/>
     <w:rsid w:val="00A4684F"/>
     <w:rsid w:val="00A55678"/>
     <w:rsid w:val="00A90C2E"/>
+    <w:rsid w:val="00A92FDD"/>
     <w:rsid w:val="00A93BCF"/>
     <w:rsid w:val="00AA5FC3"/>
     <w:rsid w:val="00AE3EA8"/>
     <w:rsid w:val="00B02D09"/>
     <w:rsid w:val="00B21E3E"/>
+    <w:rsid w:val="00B24C46"/>
     <w:rsid w:val="00B34844"/>
     <w:rsid w:val="00B442C2"/>
     <w:rsid w:val="00B470C3"/>
     <w:rsid w:val="00B52B4D"/>
+    <w:rsid w:val="00B570B5"/>
     <w:rsid w:val="00B668E4"/>
     <w:rsid w:val="00B925E4"/>
     <w:rsid w:val="00BD56E9"/>
     <w:rsid w:val="00BD57A1"/>
+    <w:rsid w:val="00BF1CA3"/>
     <w:rsid w:val="00BF485F"/>
     <w:rsid w:val="00C14D67"/>
     <w:rsid w:val="00C31B0F"/>
-    <w:rsid w:val="00C5222E"/>
-    <w:rsid w:val="00C529E2"/>
     <w:rsid w:val="00C6207A"/>
     <w:rsid w:val="00C63D22"/>
     <w:rsid w:val="00C65206"/>
     <w:rsid w:val="00C80210"/>
     <w:rsid w:val="00CA2BBD"/>
     <w:rsid w:val="00CA3B5A"/>
     <w:rsid w:val="00CB0485"/>
     <w:rsid w:val="00CB59BB"/>
     <w:rsid w:val="00CD59A2"/>
     <w:rsid w:val="00CF11B4"/>
     <w:rsid w:val="00CF74BE"/>
     <w:rsid w:val="00D1675D"/>
     <w:rsid w:val="00D23CB5"/>
     <w:rsid w:val="00D64A7E"/>
     <w:rsid w:val="00D751AE"/>
     <w:rsid w:val="00DB5272"/>
     <w:rsid w:val="00DB56D1"/>
     <w:rsid w:val="00DC4019"/>
     <w:rsid w:val="00DD05BB"/>
     <w:rsid w:val="00DD40D4"/>
-    <w:rsid w:val="00E10A37"/>
     <w:rsid w:val="00E326E8"/>
     <w:rsid w:val="00E345CE"/>
     <w:rsid w:val="00E41570"/>
-    <w:rsid w:val="00E43C3D"/>
     <w:rsid w:val="00E5450C"/>
     <w:rsid w:val="00E5687C"/>
     <w:rsid w:val="00E6552B"/>
     <w:rsid w:val="00E706AC"/>
     <w:rsid w:val="00E83147"/>
     <w:rsid w:val="00E856F7"/>
     <w:rsid w:val="00EA04F3"/>
     <w:rsid w:val="00ED3B99"/>
     <w:rsid w:val="00F22C95"/>
-    <w:rsid w:val="00F247ED"/>
     <w:rsid w:val="00F35743"/>
     <w:rsid w:val="00F45772"/>
     <w:rsid w:val="00F57F82"/>
     <w:rsid w:val="00F6114D"/>
-    <w:rsid w:val="00F72534"/>
     <w:rsid w:val="00FB19FD"/>
     <w:rsid w:val="00FF0552"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4947839A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B9E42D39-0973-470D-A1D0-051FC60DF10B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -26029,95 +34881,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -26292,59 +35147,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A4684F"/>
+    <w:rsid w:val="00030557"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A4684F"/>
     <w:pPr>
       <w:keepNext/>
@@ -26805,103 +35656,157 @@
     <w:rsid w:val="00276802"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="markedcontent">
     <w:name w:val="markedcontent"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00276802"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="No Spacing"/>
     <w:link w:val="af0"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00895F20"/>
+    <w:rsid w:val="006C5E98"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af0">
     <w:name w:val="Без интервала Знак"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="1"/>
     <w:locked/>
-    <w:rsid w:val="00895F20"/>
+    <w:rsid w:val="002A131B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="4525348">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="944000843">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1085999753">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1918008364">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2119131254">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/_________Microsoft_Word1.docx"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -27130,82 +36035,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF82F078-00E4-4E73-A70D-A41421A588F6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{983CB2CB-6ECB-481E-84FE-E18A1034E699}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>15323</Characters>
+  <Pages>1</Pages>
+  <Words>2724</Words>
+  <Characters>15528</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>129</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17976</CharactersWithSpaces>
+  <CharactersWithSpaces>18216</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Надежда Долгих</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>