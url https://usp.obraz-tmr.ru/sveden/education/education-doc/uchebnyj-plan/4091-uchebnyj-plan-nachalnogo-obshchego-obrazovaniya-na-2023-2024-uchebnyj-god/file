--- v0 (2026-07-19)
+++ v1 (2026-09-20)
@@ -1,17855 +1,15311 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00F57916" w:rsidRDefault="00F57916" w:rsidP="001841B6">
-      <w:pPr>
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006E1004">
+        <w:t>Муниципальное автономное общеобразовательное учреждение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00620C9A" w:rsidRPr="00CE07A6">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Муниципальное автономное общеобразовательное учреждение </w:t>
+        <w:t xml:space="preserve">Успенская средняя общеобразовательная школа </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE07A6" w:rsidRDefault="00620C9A" w:rsidP="00620C9A">
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE07A6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Успенская средняя общеобразовательная школа </w:t>
+        <w:t>Тюменского муниципального округа</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00620C9A" w:rsidRDefault="00620C9A" w:rsidP="00620C9A">
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE07A6">
+    </w:p>
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Тюменского муниципального района</w:t>
-[...9 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ab"/>
+        <w:tblStyle w:val="ad"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3273"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3365"/>
+        <w:gridCol w:w="3101"/>
+        <w:gridCol w:w="3106"/>
+        <w:gridCol w:w="3148"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00077AD0" w:rsidRPr="006E1004" w:rsidTr="00F57916">
+      <w:tr w:rsidR="001423E1" w:rsidTr="001423E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3273" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00077AD0" w:rsidRDefault="00077AD0" w:rsidP="00077AD0">
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="002270DD" w:rsidRPr="002F3CDE" w:rsidRDefault="002270DD" w:rsidP="002270DD">
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F3CDE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>РАССМОТРЕНО:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002270DD" w:rsidRPr="002F3CDE" w:rsidRDefault="002270DD" w:rsidP="002270DD">
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F3CDE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>На педагогическом совете</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002270DD" w:rsidRDefault="002270DD" w:rsidP="002270DD">
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F3CDE">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:t>Протокол №</w:t>
+            </w:r>
+            <w:r w:rsidR="00D8205D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F3CDE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002270DD" w:rsidRPr="002F3CDE" w:rsidRDefault="002270DD" w:rsidP="002270DD">
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F3CDE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">от </w:t>
             </w:r>
+            <w:r w:rsidR="00D8205D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
+            <w:pPr>
+              <w:pStyle w:val="ac"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>29</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>СОГЛАСОВАНО</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
+            <w:pPr>
+              <w:pStyle w:val="ac"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Управляющим советом </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
+            <w:pPr>
+              <w:pStyle w:val="ac"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>25</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00077AD0" w:rsidRDefault="00077AD0" w:rsidP="00077AD0">
+              <w:t xml:space="preserve">МАОУ Успенской СОШ  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
+            <w:pPr>
+              <w:pStyle w:val="ac"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>протокол №</w:t>
+            </w:r>
+            <w:r w:rsidR="00D8205D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
+            <w:pPr>
+              <w:pStyle w:val="ac"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8205D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.08.2026</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00077AD0" w:rsidRDefault="00077AD0" w:rsidP="00077AD0">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
+            <w:pPr>
+              <w:pStyle w:val="ac"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>УТВЕРЖДЕНО</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
+            <w:pPr>
+              <w:pStyle w:val="ac"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приказом директора</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
+            <w:pPr>
+              <w:pStyle w:val="ac"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>МАОУ Успенской СОШ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
+            <w:pPr>
+              <w:pStyle w:val="ac"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приказ №</w:t>
+            </w:r>
+            <w:r w:rsidR="00D8205D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>304</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
+            <w:pPr>
+              <w:pStyle w:val="ac"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8205D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:sz w:val="24"/>
-[...294 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00620C9A" w:rsidRPr="006E1004" w:rsidRDefault="00620C9A" w:rsidP="00620C9A">
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00620C9A" w:rsidRDefault="00620C9A" w:rsidP="00620C9A">
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620C9A" w:rsidRDefault="00620C9A" w:rsidP="00620C9A">
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620C9A" w:rsidRDefault="00620C9A" w:rsidP="00620C9A">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620C9A" w:rsidRDefault="00620C9A" w:rsidP="00620C9A">
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620C9A" w:rsidRDefault="00620C9A" w:rsidP="00620C9A">
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>УЧЕБНЫЙ ПЛАН</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00620C9A" w:rsidRPr="006E1004" w:rsidRDefault="00620C9A" w:rsidP="00620C9A">
+    <w:p w:rsidR="001423E1" w:rsidRDefault="00B32A54" w:rsidP="001423E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E1004">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>УЧЕБНЫЙ ПЛАН</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">начального </w:t>
+      </w:r>
+      <w:r w:rsidR="001423E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006E1004">
+        <w:t xml:space="preserve">общего образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>начального общего образования</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006E1004">
+        <w:t>на 2026 – 2027 учебный год</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">на </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA255F">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C3CA4">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA255F">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>–</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA255F">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C3CA4">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006E1004">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> учебный год</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620C9A" w:rsidRPr="006E1004" w:rsidRDefault="00620C9A" w:rsidP="00620C9A">
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620C9A" w:rsidRDefault="00620C9A" w:rsidP="00620C9A">
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620C9A" w:rsidRDefault="00620C9A" w:rsidP="00620C9A">
+    <w:p w:rsidR="001423E1" w:rsidRPr="001423E1" w:rsidRDefault="001423E1" w:rsidP="001423E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Тюменский муниципальный округ, Тюменская область 2026</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00620C9A" w:rsidRDefault="00620C9A" w:rsidP="00620C9A">
+    <w:p w:rsidR="00CF6D0F" w:rsidRDefault="00CF6D0F" w:rsidP="009661B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Пояснительная</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>записка</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00620C9A" w:rsidRDefault="00620C9A" w:rsidP="00620C9A">
-[...102 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="002B1532" w:rsidRDefault="002B1532" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006E1004">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Учебный план начального общего образования Муниципального автономного общеобразовательного учреждения Успенской  средней общеобразовательной школы Тюменского муниципального </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B645AA" w:rsidRPr="00BA255F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>округа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22045">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CE07A6">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(далее - учебный план) для 1-4 классов, реализующих основную образовательную программу начального общего образования, соответствующую ФГОС НОО (приказ Министерства просвещения Российской Федерации от 31.05.2021 № 286 «Об утверждении федерального государственного образовательного стандарта начального общего образования»,  в редакции приказов  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A22045">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B645AA" w:rsidRPr="00BA255F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Минпросвещения</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A22045">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CE07A6">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> России от 18.07.2022 № 569, от  08.11.2022 № 955, от 22.01.2024 № 31), фиксирует общий объём нагрузки, максимальный объём аудиторной нагрузки обучающихся</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1532">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>при</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пятидневной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>учебной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>неделе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22045">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B645AA" w:rsidRPr="00BA255F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, состав </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CE07A6">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>учебных предметов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22045">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B645AA" w:rsidRPr="00BA255F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, распределяет учебное время, отводимое на их освоение по классам и учебным предметам.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1532">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1532" w:rsidRPr="002B1532" w:rsidRDefault="002B1532" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Содержание</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>образования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>при</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>получении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>начального</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>общего</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>образования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>реализуется</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>преимущественно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>счет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>учебных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>предметов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>курсов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>обеспечивающих</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>целостное</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>восприятие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>мира</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>системно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>деятельностный</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> подход</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>индивидуализацию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>обучения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1532" w:rsidRDefault="002B1532" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CE07A6">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22045">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B645AA" w:rsidRPr="00BA255F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Учебный план является частью образовательной программы Муниципального автономного общеобразовательного учреждения Успенской средней общеобразовательной школы Тюменского муниципального района, разработанной в соответствии с ФГОС начального общего образования, с учетом Федеральной образовательной программой начального общего образования, и обеспечивает выполнение санитарно-эпидемиологических требований СП 2.4.3648-20 и гигиенических нормативов и требований СанПиН 1.2.3685-21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В основу учебного плана положен вариант федерального учебного плана № 1 Федеральной образовательной программы, утвержденной приказом </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Минпросвещения</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 18.05.2023 № 372 с учетом изменений, внесенных приказом </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02ABD" w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от 09.10.2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 704, приказом от 08.10.2025 № 729.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Вариант № 1 предназначен для образовательных организаций, в которых обучение ведется на русском языке в режиме пятидневной учебной недели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Учебный план предусматривает четырехлетний нормативный срок освоения образовательных программ начального общего образования. Продолжительность учебного года при получении начального общего образования для 1-х классов составляет 33 недели, для 2–4-х классов – 34 недели. Соответственно, весь период обучения на уровне НОО составляет 135 учебных недель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009661B6" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Образовательная недельная нагрузка равномерно распределена в течение учебной недели. При распределении часов учтен ступенчатый режим в 1-м классе: </w:t>
+      </w:r>
+      <w:r w:rsidR="009661B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="009661B6" w:rsidRPr="00A22045">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CE07A6">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>сентябре, октябре - по 3 урока в день по 35 минут каждый, в ноябре-декабре - по 4 урока по 35 минут каждый; январь - май - по 4 урока по 40 минут каждый</w:t>
+      </w:r>
+      <w:r w:rsidR="009A10EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. У</w:t>
+      </w:r>
+      <w:r w:rsidR="009A10EB" w:rsidRPr="009A10EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чебные занятия </w:t>
+      </w:r>
+      <w:r w:rsidR="009A10EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в 1-м классе </w:t>
+      </w:r>
+      <w:r w:rsidR="009A10EB" w:rsidRPr="009A10EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проводятся по 5-дневной учебной неделе и только в первую смену</w:t>
+      </w:r>
+      <w:r w:rsidR="009A10EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Объем максимально допустимой нагрузки в течение дня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A10EB" w:rsidRPr="009A10EB" w:rsidRDefault="009A10EB" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A10EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- для обучающихся 1-х классов - не должен превышать 4 уроков и один раз в неделю - 5 уроков</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A10EB" w:rsidRDefault="009A10EB" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A10EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- для обучающихся 2 - 4 классов - не более 5 уроков и один раз в неделю 6 уроков</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0050081C" w:rsidRPr="00A22045" w:rsidRDefault="0050081C" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B645AA" w:rsidRPr="00BA255F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22045">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CE07A6">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Распределение учебной нагрузки в течение недели строится таким образом, чтобы наибольший ее объем приходился на вторник и (или) среду. На эти дни в расписание уроков включаются предметы, соответствующие наивысшему баллу по шкале трудности либо со средним баллом и наименьшим баллом по шкале трудности, но в большем количестве, чем в остальные дни недели. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E02ABD" w:rsidRDefault="0050081C" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B645AA" w:rsidRPr="00BA255F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22045">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CE07A6">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Изложение нового материала, контрольные работы проводятся на 2 - 4-х уроках в середине учебной недели. Продолжительность урока (академический час) составляет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22045">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B645AA" w:rsidRPr="00BA255F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> минут, за исключением 1 класса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E02ABD" w:rsidRDefault="00E02ABD" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Суммарный объем домашнего задания по всем предметам для каждого класса не превышает продолжительности выполнения 1,5 часа – для 2 и 3 классов, 2 часа – для 4 класса. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>МАОУ Успенской СОШ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляется координация и контроль объема домашнего задания обучающихся каждого класса по всем предметам в соответствии с Гигиеническими нормативами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E02ABD" w:rsidRDefault="00E02ABD" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Домашнее задание на следующий урок задается на текущем уроке, дублируется в электронном журнале не позднее времени окончания учебного дня – 14.00. Для выполнения задания, требующего длительной подготовки (например, подготовка доклада, реферата, оформление презентации, заучивание стихотворений), предоставляется достаточное количество времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E02ABD" w:rsidRPr="00E02ABD" w:rsidRDefault="00E02ABD" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Использование электронных средств обучения в ходе реализации образовательной деятельности, включая выполнение домашних заданий, проводится в соответствии с Санитарно-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>эпидемиологическими</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>требованиями</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Гигиеническими</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нормативами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0050081C" w:rsidRPr="009661B6" w:rsidRDefault="0050081C" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22045">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CE07A6">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С целью профилактики переутомления в календарном учебном графике предусматривается чередование периодов учебного </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02ABD" w:rsidRPr="00A22045">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B645AA" w:rsidRPr="00BA255F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>времени и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22045">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> каникул.  Продолжительность каникул в течение учебного года составляет не менее 30 календарных дней, летом — не менее 8 недель. Для первоклассников предусмотрены дополнительные недельные каникулы в середине третьей четверти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Количество часов, отведенных на освоение обучающимися учебных предметов, курсов, модулей из обязательной части и части, формируемой участниками образовательного процесса, в совокупности не превышает величину недельной образовательной нагрузки, установленную СанПиН 1.2.3685-21. В учебном плане </w:t>
+      </w:r>
+      <w:r w:rsidR="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">начального общего образования МАОУ Успенской СОШ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>выделено:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="780" w:right="180"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в 1-х классах – 21 час в неделю;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="780" w:right="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2–4-х классах – 23 часа в неделю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Общее количество часов учебных занятий за четыре года составляет 2999 часов с учетом 16 часов в 1-х классах в сентябре-октябре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E02ABD" w:rsidRPr="008B1C63" w:rsidRDefault="00CF6D0F" w:rsidP="008B1C63">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Учебный план состоит из двух частей – обязательной части и части, формируемой участниками образовательных отношений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="008B1C63">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Обязательная часть учебного плана</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="008B1C63">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обязательная часть учебного плана определяет состав учебных </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>предметов  и</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учебное время, отводимое на их изучение по классам (годам) обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="008B1C63">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Урочная деятельность направлена на достижение обучающимися планируемых результатов освоения программы начального общего образования с учетом обязательных для изучения учебных предметов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В школе языком образования является русский язык, и в соответствии с пунктом 32.1 ФГОС НОО изучение родного языка и литературного чтения на родном языке из числа языков народов Российской Федерации, государственных языков республик Российской Федерации осуществляется по заявлению родителей (законных представителей) несовершеннолетних. Родители в своих заявлениях отказались от изучения предметов «Родной (русский) язык» и «Литературное чтение на родном (русском) языке».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Изучение информатики в 1–4-х классах осуществляется в рамках учебных предметов обязательной части учебного плана. Достижение предметных и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>метапредметных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E1004">
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>результатов, связанных с использованием информационных технологий, достигается за счет включения тематических разделов или модулей в программы следующих учебных предметов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="780"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="780" w:right="180" w:hanging="496"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«Математика» – раздел «Математическая информация» (предполагает развитие навыков поиска и применения информации, использование разнообразных источников информации, в том числе сети Интернет);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="780"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="780" w:right="180" w:hanging="496"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Окружающий мир» – модуль «Безопасность в сети Интернет» (обеспечивает достижение предметных и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>метапредметных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результатов, связанных с использованием информационных технологий);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="780"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="780" w:right="180" w:hanging="496"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Изобразительное искусство» – модуль «Азбука цифровой графики» (предусматривает изучение фотографии, работу в программах </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Picture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manager</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PowerPoint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, виртуальные путешествия);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="780"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="780" w:right="180" w:hanging="496"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Труд (технология)» – модуль «ИКТ» (обеспечивает достижение предметных и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>метапредметных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результатов, связанных с использованием информационных технологий).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Учебный предмет «Основы религиозных культур и светской этики» изучается в объеме 1 часа в неделю в 4-м классе. На основании заявлений родителей (законных представителей) несовершеннолетних обучающихся в учебном плане представлены модули «Основы православной культуры», «</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A21" w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Основы мировых религиозных культур</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» и «Основы светской этики».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Часть учебного плана, формируемая участниками образовательных отношений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00572F34">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Часть учебного плана, формируемая участниками образовательных отношений, обеспечивает реализацию индивидуальных потребностей обучающихся. Время, отводимое на данную часть внутри максимально допустимой недельной нагрузки обучающихся, используется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00572F34">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="780" w:right="180" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На увеличение учебных часов, отводимых на изучение отдельных учебных предметов, курсов, модулей из перечня, предлагаемого </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>МАОУ Успенской СОШ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, по выбору родителей (законных представителей) несовершеннолетних обучающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00572F34">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="780" w:right="180" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>модуль по видам спорта «</w:t>
+      </w:r>
+      <w:r w:rsidR="00195CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Спортивные игры</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>», 2-3-й класс (1 час в неделю), – дополняет учебный предмет «Физическая культура» и является третьим часом физической активности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="005F2A21" w:rsidRDefault="00CF6D0F" w:rsidP="00572F34">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="780" w:right="180" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На курсы внеурочной деятельности из перечня, предлагаемого </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02ABD" w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>МАОУ Успенской СОШ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, по выбору родителей (законных представителей) несовершеннолетних обучающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E02ABD" w:rsidRPr="005F2A21" w:rsidRDefault="00E02ABD" w:rsidP="00572F34">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Разговоры о важном</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A21" w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 1–4-й классы (1 час в неделю);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00301186" w:rsidRDefault="00E02ABD" w:rsidP="00301186">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Орлята России</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A21" w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- 1–</w:t>
+      </w:r>
+      <w:r w:rsidR="00301186">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е классы (1 час в неделю), 2-</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A21" w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4-й классы (</w:t>
+      </w:r>
+      <w:r w:rsidR="00301186">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A21" w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:r w:rsidR="00301186">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A21" w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в неделю);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C1DBF" w:rsidRPr="00301186" w:rsidRDefault="00301186" w:rsidP="00301186">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301186">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Основы информационной культуры школьников: учимся быть убедительными и защищенными </w:t>
+      </w:r>
+      <w:r w:rsidR="004C1DBF" w:rsidRPr="00301186">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- 1–4-й классы (1 час в неделю);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E02ABD" w:rsidRPr="005F2A21" w:rsidRDefault="00E02ABD" w:rsidP="00572F34">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Функциональная грамотность: учимся для жизни</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A21" w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- 1–4-й классы (1 час в неделю);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E02ABD" w:rsidRPr="005F2A21" w:rsidRDefault="00E02ABD" w:rsidP="00572F34">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Мир профессий</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A21" w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- 1–4-й классы (1 час в неделю);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E02ABD" w:rsidRPr="005F2A21" w:rsidRDefault="00E02ABD" w:rsidP="00572F34">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Подвижные игры</w:t>
+      </w:r>
+      <w:r w:rsidR="008B1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4-й классы (1 час в неделю).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E02ABD" w:rsidRPr="005F2A21" w:rsidRDefault="00E02ABD" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Я исследователь</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A21" w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A21" w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–3-й классы (1 час в неделю);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E02ABD" w:rsidRPr="005F2A21" w:rsidRDefault="00E02ABD" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Занимательная математика</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A21" w:rsidRPr="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1–4-й классы (1 час в неделю).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Время, отведенное на внеурочную деятельность, не учитывается при определении максимально допустимой недельной учебной нагрузки обучающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6D0F" w:rsidRPr="0050081C" w:rsidRDefault="00CF6D0F" w:rsidP="00E02ABD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Формы организации образовательной деятельности, чередование урочной и внеурочной деятельности при реализации основной образовательной программы начального общего образования определяет </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>МАОУ Успенская СОШ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00572F34" w:rsidRDefault="00CF6D0F" w:rsidP="00572F34">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050081C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Формы организации и объем внеурочной деятельности для обучающихся при освоении ими программы начального общего образования определены в плане внеурочной деятельности с учетом образовательных потребностей и интересов обучающихся, запросов родителей (законных представителей) несовершеннолетних обучающихся, возможностей </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>МАОУ Успенской СОШ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00572F34" w:rsidRDefault="00572F34" w:rsidP="00572F34">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22045">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Промежуточная аттестация – процедура, проводимая с целью оценки качества освоения обучающимися части содержания (четвертное оценивание) или всего объема учебной дисциплины за учебный год (годовое оценивание).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E1004">
-[...99 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="001A75C4" w:rsidRPr="006E1004" w:rsidRDefault="001A75C4" w:rsidP="001A75C4">
-      <w:pPr>
+    <w:p w:rsidR="00572F34" w:rsidRPr="00572F34" w:rsidRDefault="00572F34" w:rsidP="00572F34">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="markedcontent"/>
-[...345 lines deleted...]
-        <w:t>гигиенических нормативов и требований СанПиН 1.2.3685-21.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с  ч. 1  ст. 58 Федерального закона  от 29.12.2012 года № 273-ФЗ «Об образовании в Российской  Федерации»     «освоение  образовательной программы (за исключением  образовательной программы дошкольного образования), в том числе отдельной части или всего объема учебного предмета, курса, дисциплины (модуля) образовательной программы, сопровождается промежуточной аттестацией обучающихся, проводимой  в формах, определенных учебным планом, и в порядке, установленном образовательной организацией» промежуточная аттестация проводится  по всем предметам учебного плана в  следующих формах:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C91579" w:rsidRPr="006E1004" w:rsidRDefault="00C91579" w:rsidP="00C91579">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="00572F34" w:rsidRPr="00572F34" w:rsidRDefault="00572F34" w:rsidP="00572F34">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1049 lines deleted...]
-          <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...159 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9951" w:type="dxa"/>
+        <w:tblW w:w="8817" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="977"/>
         <w:gridCol w:w="4438"/>
-        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C71ABB" w:rsidRPr="00A275A2" w:rsidTr="00A275A2">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C71ABB" w:rsidRPr="00A275A2" w:rsidRDefault="00C71ABB" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C71ABB" w:rsidRPr="00A275A2" w:rsidRDefault="00C71ABB" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Предмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C71ABB" w:rsidRPr="00A275A2" w:rsidRDefault="00C71ABB" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00A275A2">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>промежуточной  аттестации</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>русский язык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>тестирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>литературное чтение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00A275A2">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">комплексная  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>разноуровневая</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00A275A2">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>иностранный язык (</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00A275A2">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>английский )</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">математика </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>окружающий мир</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>тестирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="003C6AEC" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...23 lines deleted...]
-            <w:tcW w:w="4536" w:type="dxa"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Музыка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ИЗО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>защита проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00F57916" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4536" w:type="dxa"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>труд (технология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>защита творческого проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>физическая культура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>сдача нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>русский язык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>тестирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>литературное чтение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00A275A2">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">комплексная  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>разноуровневая</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00A275A2">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>иностранный язык (</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00A275A2">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>английский )</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">математика  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>окружающий мир</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>тестирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="003C6AEC" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...23 lines deleted...]
-            <w:tcW w:w="4536" w:type="dxa"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Музыка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ИЗО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>защита проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00F57916" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4536" w:type="dxa"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>труд (технология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>защита творческого проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>физическая культура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>сдача нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>русский язык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>тестирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>литературное чтение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00A275A2">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">комплексная  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>разноуровневая</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00A275A2">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>иностранный язык (</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00A275A2">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>английский )</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ОРКСЭ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>защита проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">математика  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>контрольная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>окружающий мир</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>тестирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="003C6AEC" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...23 lines deleted...]
-            <w:tcW w:w="4536" w:type="dxa"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Музыка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>итоговый опрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ИЗО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>защита проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00F57916" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4536" w:type="dxa"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>труд (технология)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>защита творческого проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidTr="00F57916">
+      <w:tr w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidTr="00572F34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>физическая культура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A275A2" w:rsidRPr="00A275A2" w:rsidRDefault="00A275A2" w:rsidP="00F57916">
+          <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="0003006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22045">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>сдача нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004141D3" w:rsidRPr="00A275A2" w:rsidRDefault="004141D3" w:rsidP="00F23C59">
+    <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="00572F34">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004141D3" w:rsidRPr="006E1004" w:rsidRDefault="006D6035" w:rsidP="00F23C59">
-      <w:pPr>
+    <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="00572F34">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Промежуточная/годовая аттестация обучающихся за четверть осуществляется в соответствии с календарным учебным графиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="00572F34">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Все предметы обязательной части учебного плана оцениваются по четвертям. Промежуточная аттестация проходит на последней учебной неделе четверти. Формы и порядок проведения промежуточной аттестации определяются «Положением о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">формах, периодичности и порядке </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">текущего контроля успеваемости и промежуточной аттестации обучающихся Муниципального автономного общеобразовательного учреждения Успенской средней </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>общеобразовательной  школы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Тюменского муниципального </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>округа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="00572F34">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оценивание младших школьников в течение первого года обучения осуществляются в форме словесных качественных оценок на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>критериальной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> основе, в форме письменных заключений учителя, по итогам проверки самостоятельных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00572F34" w:rsidRPr="00A22045" w:rsidRDefault="00572F34" w:rsidP="00572F34">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22045">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Освоение основных образовательных программ начального общего образования завершается итоговой аттестацией. Нормативный срок освоения ООП НОО составляет 4 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00572F34" w:rsidRPr="006E1004" w:rsidRDefault="00572F34" w:rsidP="00572F34">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E1004">
+    </w:p>
+    <w:p w:rsidR="00572F34" w:rsidRDefault="00572F34" w:rsidP="00572F34">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Промежуточная/годовая аттестация обучающихся за четверть осуществляется в соответствии с календарным учебным</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004141D3" w:rsidRPr="006E1004">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00572F34" w:rsidRPr="006E1004" w:rsidRDefault="00572F34" w:rsidP="00572F34">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00572F34" w:rsidRDefault="00572F34" w:rsidP="00572F34">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001423E1" w:rsidRDefault="001423E1" w:rsidP="00301186">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00301186" w:rsidRDefault="00301186" w:rsidP="00301186">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00190963" w:rsidRPr="00572F34" w:rsidRDefault="00572F34" w:rsidP="00572F34">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Учебный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E1004">
-[...34 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>план</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E1004">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>начального</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E1004">
-[...194 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>общего</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>образования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пятидневная</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E1004">
-[...199 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>неделя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ab"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-3" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2938"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="911"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="992"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
-        <w:gridCol w:w="753"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="96"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00283D53" w:rsidTr="00E3401E">
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="96" w:type="dxa"/>
+          <w:trHeight w:val="113"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2938" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...6230 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
-[...519 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Учебные предметы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1546 lines deleted...]
-            <w:tcW w:w="2831" w:type="dxa"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Количество часов в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1288 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-              <w:suppressAutoHyphens/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
               <w:autoSpaceDE w:val="0"/>
-              <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
-[...165 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Обязательная часть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Литературное чтение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Иностранный язык (английский)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Окружающий мир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Основы религиозных культур</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>и светской этики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Изобразительное искусство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Музыка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="004C1DBF" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Труд (</w:t>
+            </w:r>
+            <w:r w:rsidR="00190963" w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>технология</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Часть, формируемая участниками образовательных отношений </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00900E91" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Учебные предметы, курсы, модули по выбору:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00900E91" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00900E91" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00900E91" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00900E91" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00900E91" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00195CC8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Модуль по видам спорта «</w:t>
+            </w:r>
+            <w:r w:rsidR="00195CC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Спортивные</w:t>
+            </w:r>
+            <w:r w:rsidR="001041A7" w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> игры</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00CD2893" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00900E91" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00900E91" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00900E91" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00900E91" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00900E91" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Максимально допустимая недельная нагрузка (при пятидневной неделе) в соответствии с действующими санитарными правилами и нормами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Учебные недели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего учебных часов на учебный период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>653 (с учетом</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>16 часов в сент</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>ябре-октябре)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>782</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>782</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>782</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2999 (с учетом</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>16 часов в сентябре-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>октябре)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Курсы внеурочной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD2893" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00CD2893" w:rsidRPr="00CF6D0F" w:rsidRDefault="00CD2893" w:rsidP="00CD2893">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Орлята России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00CD2893" w:rsidRPr="00CF6D0F" w:rsidRDefault="00CD2893" w:rsidP="00CD2893">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00CD2893" w:rsidRPr="00CF6D0F" w:rsidRDefault="00301186" w:rsidP="00CD2893">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00CD2893" w:rsidRPr="00CF6D0F" w:rsidRDefault="00301186" w:rsidP="00CD2893">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00CD2893" w:rsidRPr="00CF6D0F" w:rsidRDefault="00301186" w:rsidP="00CD2893">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00CD2893" w:rsidRPr="00CF6D0F" w:rsidRDefault="00301186" w:rsidP="00CD2893">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00301186" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301186">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Основы информационной культуры школьников: учимся б</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>ыть убедительными и защищенными</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Функциональная грамотность: учимся для жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Мир профессий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Подвижные игры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Я исследователь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Занимательная математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Всего в неделю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00301186" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00301186" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00301186" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00301186" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00301186" w:rsidP="00A047DC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidTr="00190963">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-              <w:suppressAutoHyphens/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Итого на реализацию курсов внеурочной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00A047DC" w:rsidP="00A047DC">
+            <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
-[...25 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>231</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00301186" w:rsidP="00A047DC">
+            <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:suppressAutoHyphens/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00301186" w:rsidP="00A047DC">
+            <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
-[...104 lines deleted...]
-            </w:r>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...129 lines deleted...]
-              <w:suppressAutoHyphens/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00301186" w:rsidP="00A047DC">
+            <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-              <w:suppressAutoHyphens/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="71" w:type="dxa"/>
+              <w:left w:w="43" w:type="dxa"/>
+              <w:bottom w:w="99" w:type="dxa"/>
+              <w:right w:w="43" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A047DC" w:rsidRPr="00CF6D0F" w:rsidRDefault="00301186" w:rsidP="00A047DC">
+            <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
-[...415 lines deleted...]
-            </w:r>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...716 lines deleted...]
-              <w:t>952</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>1047</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E929B8" w:rsidRDefault="00E929B8" w:rsidP="00E929B8"/>
-[...2 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00190963" w:rsidRPr="00CF6D0F" w:rsidRDefault="00190963" w:rsidP="00190963">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="113" w:after="0" w:line="220" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00491D51" w:rsidRPr="00A275A2" w:rsidSect="00C76BEF">
-[...1 lines deleted...]
-      <w:pgMar w:top="851" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:p w:rsidR="00C57F50" w:rsidRPr="00CF6D0F" w:rsidRDefault="00C57F50" w:rsidP="00C57F50">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="227" w:after="0" w:line="220" w:lineRule="atLeast"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A01ED" w:rsidRPr="00CF6D0F" w:rsidRDefault="006A01ED" w:rsidP="00C57F50">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006A01ED" w:rsidRPr="00CF6D0F" w:rsidSect="00176D13">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00D9263C" w:rsidRDefault="00D9263C" w:rsidP="00960B36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00D9263C" w:rsidRDefault="00D9263C" w:rsidP="00960B36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="CenturySchlbkCyr">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TextBookC">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="BirchC">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Whitney Bold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Whitney Book">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Nimrod Cyr MT">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Whitney Semibold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft Sans Serif">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00960B36" w:rsidRDefault="00960B36">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="ru-RU"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="4400550" cy="371475"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:docPr id="8" name="Рисунок 8"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Action-Edu_inv.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="4400550" cy="371475"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00D9263C" w:rsidRDefault="00D9263C" w:rsidP="00960B36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00D9263C" w:rsidRDefault="00D9263C" w:rsidP="00960B36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00960B36" w:rsidRDefault="00960B36" w:rsidP="00960B36">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="ru-RU"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="4400550" cy="371475"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:docPr id="7" name="Рисунок 7"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Action-Edu_inv.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="4400550" cy="371475"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00960B36" w:rsidRDefault="00960B36">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21BA0C88"/>
-[...91 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04190001">
+    <w:nsid w:val="01787550"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="02BEA0DA"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1287" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D883B65"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C77ED5F6"/>
+    <w:lvl w:ilvl="0" w:tplc="B2B43506">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1003" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2007" w:hanging="360"/>
+        <w:ind w:left="1723" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2727" w:hanging="360"/>
+        <w:ind w:left="2443" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3447" w:hanging="360"/>
+        <w:ind w:left="3163" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4167" w:hanging="360"/>
+        <w:ind w:left="3883" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4887" w:hanging="360"/>
+        <w:ind w:left="4603" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5607" w:hanging="360"/>
+        <w:ind w:left="5323" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6327" w:hanging="360"/>
+        <w:ind w:left="6043" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7047" w:hanging="360"/>
+        <w:ind w:left="6763" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="465E3A17"/>
+    <w:nsid w:val="0EFB6B73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A238C126"/>
-    <w:lvl w:ilvl="0" w:tplc="5762D414">
+    <w:tmpl w:val="BFB88276"/>
+    <w:lvl w:ilvl="0" w:tplc="B2B43506">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1287" w:hanging="360"/>
+        <w:ind w:left="1003" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2007" w:hanging="360"/>
+        <w:ind w:left="1723" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2727" w:hanging="360"/>
+        <w:ind w:left="2443" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3447" w:hanging="360"/>
+        <w:ind w:left="3163" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4167" w:hanging="360"/>
+        <w:ind w:left="3883" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4887" w:hanging="360"/>
+        <w:ind w:left="4603" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5607" w:hanging="360"/>
+        <w:ind w:left="5323" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6327" w:hanging="360"/>
+        <w:ind w:left="6043" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7047" w:hanging="360"/>
+        <w:ind w:left="6763" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56CF0A77"/>
+    <w:nsid w:val="134617C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6AE0956E"/>
-    <w:lvl w:ilvl="0" w:tplc="5762D414">
+    <w:tmpl w:val="FE7ECDEC"/>
+    <w:lvl w:ilvl="0" w:tplc="B2B43506">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1287" w:hanging="360"/>
+        <w:ind w:left="1003" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2007" w:hanging="360"/>
+        <w:ind w:left="1723" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2727" w:hanging="360"/>
+        <w:ind w:left="2443" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3447" w:hanging="360"/>
+        <w:ind w:left="3163" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4167" w:hanging="360"/>
+        <w:ind w:left="3883" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4887" w:hanging="360"/>
+        <w:ind w:left="4603" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5607" w:hanging="360"/>
+        <w:ind w:left="5323" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6327" w:hanging="360"/>
+        <w:ind w:left="6043" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7047" w:hanging="360"/>
+        <w:ind w:left="6763" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78B32B84"/>
+    <w:nsid w:val="2D332F0B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="02BEA0DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="381A7150"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="24B24862"/>
-    <w:lvl w:ilvl="0" w:tplc="5762D414">
+    <w:tmpl w:val="C660D932"/>
+    <w:lvl w:ilvl="0" w:tplc="B2B43506">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17914,314 +15370,1582 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C3212F7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D26959A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C83570A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D708F2BC"/>
+    <w:lvl w:ilvl="0" w:tplc="B2B43506">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1003" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1723" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2443" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3163" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3883" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4603" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5323" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6043" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6763" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CCE20C6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="02BEA0DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67A15D01"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D26959A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B4E69E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1DA5898"/>
+    <w:lvl w:ilvl="0" w:tplc="B2B43506">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1003" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1723" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2443" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3163" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3883" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4603" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5323" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6043" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6763" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F502C48"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="086A0594"/>
+    <w:lvl w:ilvl="0" w:tplc="B2B43506">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1003" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1723" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2443" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3163" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3883" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4603" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5323" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6043" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6763" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7523147B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="02BEA0DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75947141"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="16C4E15A"/>
+    <w:lvl w:ilvl="0" w:tplc="B2B43506">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1003" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1723" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2443" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3163" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3883" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4603" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5323" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6043" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6763" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="773165B0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="02BEA0DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78B32B84"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24B24862"/>
+    <w:lvl w:ilvl="0" w:tplc="5762D414">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
-[...7 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="709"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AB3E28"/>
-[...182 lines deleted...]
-    <w:rsid w:val="00FE1E59"/>
+    <w:rsidRoot w:val="00960B36"/>
+    <w:rsid w:val="00012AD5"/>
+    <w:rsid w:val="00043178"/>
+    <w:rsid w:val="00044C90"/>
+    <w:rsid w:val="00062039"/>
+    <w:rsid w:val="0006781F"/>
+    <w:rsid w:val="00072445"/>
+    <w:rsid w:val="00077C2B"/>
+    <w:rsid w:val="00085C7D"/>
+    <w:rsid w:val="00090AEB"/>
+    <w:rsid w:val="000A448E"/>
+    <w:rsid w:val="000C02F4"/>
+    <w:rsid w:val="000C15B1"/>
+    <w:rsid w:val="000D5720"/>
+    <w:rsid w:val="000E2140"/>
+    <w:rsid w:val="000F48A2"/>
+    <w:rsid w:val="001041A7"/>
+    <w:rsid w:val="001128A9"/>
+    <w:rsid w:val="001423E1"/>
+    <w:rsid w:val="00167C13"/>
+    <w:rsid w:val="00171816"/>
+    <w:rsid w:val="00176D13"/>
+    <w:rsid w:val="00190963"/>
+    <w:rsid w:val="00195CC8"/>
+    <w:rsid w:val="001F71E5"/>
+    <w:rsid w:val="00211889"/>
+    <w:rsid w:val="00215125"/>
+    <w:rsid w:val="00252969"/>
+    <w:rsid w:val="002A3956"/>
+    <w:rsid w:val="002B1532"/>
+    <w:rsid w:val="002C0F43"/>
+    <w:rsid w:val="002D50EA"/>
+    <w:rsid w:val="002D54FB"/>
+    <w:rsid w:val="002D5FE4"/>
+    <w:rsid w:val="002D7915"/>
+    <w:rsid w:val="002F002E"/>
+    <w:rsid w:val="002F0F26"/>
+    <w:rsid w:val="002F383E"/>
+    <w:rsid w:val="00301186"/>
+    <w:rsid w:val="00326F2C"/>
+    <w:rsid w:val="0033666D"/>
+    <w:rsid w:val="00341AB7"/>
+    <w:rsid w:val="003545BC"/>
+    <w:rsid w:val="00365818"/>
+    <w:rsid w:val="003909B1"/>
+    <w:rsid w:val="00395693"/>
+    <w:rsid w:val="00396A61"/>
+    <w:rsid w:val="003D357F"/>
+    <w:rsid w:val="00400996"/>
+    <w:rsid w:val="00406681"/>
+    <w:rsid w:val="00414E3D"/>
+    <w:rsid w:val="00423354"/>
+    <w:rsid w:val="004679F1"/>
+    <w:rsid w:val="004A7BF2"/>
+    <w:rsid w:val="004C0C6A"/>
+    <w:rsid w:val="004C1DBF"/>
+    <w:rsid w:val="004C55F4"/>
+    <w:rsid w:val="004E54A6"/>
+    <w:rsid w:val="004F673F"/>
+    <w:rsid w:val="0050081C"/>
+    <w:rsid w:val="00504BA4"/>
+    <w:rsid w:val="00550186"/>
+    <w:rsid w:val="00572F34"/>
+    <w:rsid w:val="005846C0"/>
+    <w:rsid w:val="005B79E5"/>
+    <w:rsid w:val="005D4295"/>
+    <w:rsid w:val="005F2A21"/>
+    <w:rsid w:val="00622782"/>
+    <w:rsid w:val="006469BC"/>
+    <w:rsid w:val="00660503"/>
+    <w:rsid w:val="0066793F"/>
+    <w:rsid w:val="00667DDF"/>
+    <w:rsid w:val="006907F8"/>
+    <w:rsid w:val="006A01ED"/>
+    <w:rsid w:val="006B7193"/>
+    <w:rsid w:val="006B759F"/>
+    <w:rsid w:val="00712437"/>
+    <w:rsid w:val="007210DE"/>
+    <w:rsid w:val="007377EE"/>
+    <w:rsid w:val="00765D56"/>
+    <w:rsid w:val="00776835"/>
+    <w:rsid w:val="007A1E98"/>
+    <w:rsid w:val="007A2FE7"/>
+    <w:rsid w:val="007B1396"/>
+    <w:rsid w:val="007B1FF4"/>
+    <w:rsid w:val="007B6061"/>
+    <w:rsid w:val="007C3146"/>
+    <w:rsid w:val="007C59C5"/>
+    <w:rsid w:val="007E366B"/>
+    <w:rsid w:val="007F07A4"/>
+    <w:rsid w:val="00801E39"/>
+    <w:rsid w:val="008045EB"/>
+    <w:rsid w:val="00871ECA"/>
+    <w:rsid w:val="0088736E"/>
+    <w:rsid w:val="008905F0"/>
+    <w:rsid w:val="008A1AF6"/>
+    <w:rsid w:val="008B1C63"/>
+    <w:rsid w:val="008B4B8B"/>
+    <w:rsid w:val="00900E91"/>
+    <w:rsid w:val="00934825"/>
+    <w:rsid w:val="00960B36"/>
+    <w:rsid w:val="009661B6"/>
+    <w:rsid w:val="00974896"/>
+    <w:rsid w:val="009A10EB"/>
+    <w:rsid w:val="009A43EF"/>
+    <w:rsid w:val="009B447A"/>
+    <w:rsid w:val="009D6EA8"/>
+    <w:rsid w:val="009F551F"/>
+    <w:rsid w:val="00A047DC"/>
+    <w:rsid w:val="00A111E2"/>
+    <w:rsid w:val="00A27B3A"/>
+    <w:rsid w:val="00A34702"/>
+    <w:rsid w:val="00A3672C"/>
+    <w:rsid w:val="00A84919"/>
+    <w:rsid w:val="00AC0F6C"/>
+    <w:rsid w:val="00AC3777"/>
+    <w:rsid w:val="00AC442E"/>
+    <w:rsid w:val="00AC4FBF"/>
+    <w:rsid w:val="00AD1C29"/>
+    <w:rsid w:val="00AE78F5"/>
+    <w:rsid w:val="00B24CD9"/>
+    <w:rsid w:val="00B32A54"/>
+    <w:rsid w:val="00B64FAA"/>
+    <w:rsid w:val="00BB0740"/>
+    <w:rsid w:val="00BB1832"/>
+    <w:rsid w:val="00BD2D8D"/>
+    <w:rsid w:val="00C15EBF"/>
+    <w:rsid w:val="00C178D5"/>
+    <w:rsid w:val="00C44E9F"/>
+    <w:rsid w:val="00C57F50"/>
+    <w:rsid w:val="00C87DC5"/>
+    <w:rsid w:val="00CB410C"/>
+    <w:rsid w:val="00CC207C"/>
+    <w:rsid w:val="00CC4FE1"/>
+    <w:rsid w:val="00CD2893"/>
+    <w:rsid w:val="00CF5719"/>
+    <w:rsid w:val="00CF69F8"/>
+    <w:rsid w:val="00CF6D0F"/>
+    <w:rsid w:val="00D01565"/>
+    <w:rsid w:val="00D0685A"/>
+    <w:rsid w:val="00D253B2"/>
+    <w:rsid w:val="00D45382"/>
+    <w:rsid w:val="00D8205D"/>
+    <w:rsid w:val="00D82D85"/>
+    <w:rsid w:val="00D87730"/>
+    <w:rsid w:val="00D9263C"/>
+    <w:rsid w:val="00DA2AE2"/>
+    <w:rsid w:val="00DE6E96"/>
+    <w:rsid w:val="00DE70D4"/>
+    <w:rsid w:val="00E02ABD"/>
+    <w:rsid w:val="00E0585D"/>
+    <w:rsid w:val="00E35321"/>
+    <w:rsid w:val="00E41BC5"/>
+    <w:rsid w:val="00E80A2A"/>
+    <w:rsid w:val="00E841E0"/>
+    <w:rsid w:val="00E8739B"/>
+    <w:rsid w:val="00EF0956"/>
+    <w:rsid w:val="00F05A6D"/>
+    <w:rsid w:val="00F1580C"/>
+    <w:rsid w:val="00F17D9D"/>
+    <w:rsid w:val="00F26F2E"/>
+    <w:rsid w:val="00F379AD"/>
+    <w:rsid w:val="00F547CA"/>
+    <w:rsid w:val="00F60F25"/>
+    <w:rsid w:val="00F74B3F"/>
+    <w:rsid w:val="00F7516D"/>
+    <w:rsid w:val="00FA629E"/>
+    <w:rsid w:val="00FD20E9"/>
+    <w:rsid w:val="00FE713B"/>
+    <w:rsid w:val="00FF42A2"/>
+    <w:rsid w:val="00FF4E0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="157CA34A"/>
-  <w15:docId w15:val="{DF167409-2E47-453D-B334-FB612BBBD495}"/>
+  <w15:docId w15:val="{811D4CE3-E3E4-425F-B0D8-48953B90B321}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18549,490 +17273,1205 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007C4D43"/>
-[...19 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D87730"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00960B36"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00960B36"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00960B36"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00960B36"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA5D63"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00CA5D63"/>
+    <w:rsid w:val="00960B36"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...40 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA5D63"/>
+    <w:rsid w:val="00B24CD9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CA5D63"/>
+    <w:rsid w:val="00B24CD9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="[Без стиля]"/>
+    <w:rsid w:val="00B24CD9"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17PRIL-txt">
+    <w:name w:val="17PRIL-txt"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B24CD9"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="283" w:right="283"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="CenturySchlbkCyr" w:hAnsi="CenturySchlbkCyr" w:cs="CenturySchlbkCyr"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="-2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17PRIL-header-1">
+    <w:name w:val="17PRIL-header-1"/>
+    <w:basedOn w:val="17PRIL-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B24CD9"/>
+    <w:pPr>
+      <w:spacing w:after="170" w:line="280" w:lineRule="atLeast"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TextBookC" w:hAnsi="TextBookC" w:cs="TextBookC"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-3"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12TABL-txt">
+    <w:name w:val="12TABL-txt"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B24CD9"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TextBookC" w:hAnsi="TextBookC" w:cs="TextBookC"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bold">
+    <w:name w:val="Bold"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B24CD9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Italic">
+    <w:name w:val="Italic"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B24CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="CenturySchlbkCyr" w:hAnsi="CenturySchlbkCyr" w:cs="CenturySchlbkCyr"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="00FFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12TABL-hroompril">
+    <w:name w:val="12TABL-hroom_pril"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006469BC"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TextBookC" w:hAnsi="TextBookC" w:cs="TextBookC"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12TABL-txt-bull">
+    <w:name w:val="12TABL-txt-bull"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006469BC"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="170" w:hanging="170"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TextBookC" w:hAnsi="TextBookC" w:cs="TextBookC"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07BODY-txt">
+    <w:name w:val="07BODY-txt"/>
+    <w:basedOn w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB1832"/>
+    <w:pPr>
+      <w:spacing w:line="215" w:lineRule="atLeast"/>
+      <w:ind w:left="567" w:right="567" w:firstLine="283"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TextBookC" w:hAnsi="TextBookC" w:cs="TextBookC"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07BODY-1st">
+    <w:name w:val="07BODY-1st"/>
+    <w:basedOn w:val="07BODY-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB1832"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01HEADER-2">
+    <w:name w:val="01HEADER-2"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB1832"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="283" w:after="113" w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="567" w:right="567"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TextBookC" w:hAnsi="TextBookC" w:cs="TextBookC"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01HEADER-3">
+    <w:name w:val="01HEADER-3"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB1832"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="170" w:after="57" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="567"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TextBookC" w:hAnsi="TextBookC" w:cs="TextBookC"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07BODY-bull-1">
+    <w:name w:val="07BODY-bull-1"/>
+    <w:basedOn w:val="07BODY-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB1832"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="283"/>
+      </w:tabs>
+      <w:ind w:left="850" w:hanging="227"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07BODY-bull-1-lst">
+    <w:name w:val="07BODY-bull-1-lst"/>
+    <w:basedOn w:val="07BODY-bull-1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB1832"/>
+    <w:pPr>
+      <w:spacing w:after="216"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10VREZ-headr1">
+    <w:name w:val="10VREZ-headr1"/>
+    <w:basedOn w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB1832"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TextBookC" w:hAnsi="TextBookC" w:cs="TextBookC"/>
+      <w:color w:val="00ADEF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10VREZ-txt">
+    <w:name w:val="10VREZ-txt"/>
+    <w:basedOn w:val="07BODY-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB1832"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bolditalic">
+    <w:name w:val="Bolditalic"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB1832"/>
+    <w:rPr>
+      <w:rFonts w:ascii="CenturySchlbkCyr" w:hAnsi="CenturySchlbkCyr" w:cs="CenturySchlbkCyr"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="00ADEF"/>
+      <w:w w:val="100"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="7">
+    <w:name w:val="Подпись7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB1832"/>
+    <w:rPr>
+      <w:rFonts w:ascii="BirchC" w:hAnsi="BirchC" w:cs="BirchC"/>
+      <w:color w:val="00ADEF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB1832"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07BODY-bull">
+    <w:name w:val="07BODY-голубой_bull"/>
+    <w:basedOn w:val="07BODY-bull-1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A34702"/>
+    <w:rPr>
+      <w:rFonts w:ascii="CenturySchlbkCyr" w:hAnsi="CenturySchlbkCyr" w:cs="CenturySchlbkCyr"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="00ADEF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17PRIL-header">
+    <w:name w:val="17PRIL-header"/>
+    <w:basedOn w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD20E9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="96" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="96" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="567" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="CenturySchlbkCyr" w:hAnsi="CenturySchlbkCyr" w:cs="CenturySchlbkCyr"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-2"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13NormDOC-txt">
+    <w:name w:val="13NormDOC-txt"/>
+    <w:basedOn w:val="07BODY-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD20E9"/>
+    <w:pPr>
+      <w:spacing w:before="113" w:line="220" w:lineRule="atLeast"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="-2"/>
+      <w:u w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13NormDOC-bul">
+    <w:name w:val="13NormDOC-bul"/>
+    <w:basedOn w:val="07BODY-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD20E9"/>
+    <w:pPr>
+      <w:spacing w:line="220" w:lineRule="atLeast"/>
+      <w:ind w:left="850" w:hanging="227"/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="-2"/>
+      <w:u w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13NormDOC-header-1">
+    <w:name w:val="13NormDOC-header-1"/>
+    <w:basedOn w:val="17PRIL-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD20E9"/>
+    <w:pPr>
+      <w:spacing w:before="340" w:after="340" w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="567" w:right="567"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TextBookC" w:hAnsi="TextBookC" w:cs="TextBookC"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17PRIL-tabl-hroom">
+    <w:name w:val="17PRIL-tabl-hroom"/>
+    <w:basedOn w:val="17PRIL-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD20E9"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="160" w:lineRule="atLeast"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TextBookC" w:hAnsi="TextBookC" w:cs="TextBookC"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:u w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17PRIL-tabl-txt">
+    <w:name w:val="17PRIL-tabl-txt"/>
+    <w:basedOn w:val="17PRIL-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD20E9"/>
+    <w:pPr>
+      <w:spacing w:line="200" w:lineRule="atLeast"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TextBookC" w:hAnsi="TextBookC" w:cs="TextBookC"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:u w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13NormDOC-lst-form">
+    <w:name w:val="13NormDOC-lst-form"/>
+    <w:basedOn w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD20E9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="283"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="CenturySchlbkCyr" w:hAnsi="CenturySchlbkCyr" w:cs="CenturySchlbkCyr"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05INTRO-inline">
+    <w:name w:val="05INTRO-inline"/>
+    <w:basedOn w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D01565"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="560" w:lineRule="atLeast"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TextBookC" w:hAnsi="TextBookC" w:cs="TextBookC"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-5"/>
+      <w:sz w:val="54"/>
+      <w:szCs w:val="54"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13NormDOC-header-2">
+    <w:name w:val="13NormDOC-header-2"/>
+    <w:basedOn w:val="17PRIL-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D01565"/>
+    <w:pPr>
+      <w:spacing w:before="227" w:after="57" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TextBookC" w:hAnsi="TextBookC" w:cs="TextBookC"/>
+      <w:caps/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:u w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01HEADER-1">
+    <w:name w:val="01HEADER-1"/>
+    <w:basedOn w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D01565"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="560" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="CenturySchlbkCyr" w:hAnsi="CenturySchlbkCyr" w:cs="CenturySchlbkCyr"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-5"/>
+      <w:sz w:val="50"/>
+      <w:szCs w:val="50"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05INTRO-full">
+    <w:name w:val="05INTRO-full"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D01565"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="113" w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:right="567"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TextBookC" w:hAnsi="TextBookC" w:cs="TextBookC"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="propis">
+    <w:name w:val="propis"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D01565"/>
+    <w:rPr>
+      <w:rFonts w:ascii="CenturySchlbkCyr" w:hAnsi="CenturySchlbkCyr" w:cs="CenturySchlbkCyr"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17PRIL-bull">
+    <w:name w:val="17PRIL-bull"/>
+    <w:basedOn w:val="17PRIL-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003D357F"/>
+    <w:pPr>
+      <w:spacing w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="567" w:right="0" w:hanging="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TextBookC" w:hAnsi="TextBookC" w:cs="TextBookC"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17PRIL-header-2">
+    <w:name w:val="17PRIL-header-2"/>
+    <w:basedOn w:val="17PRIL-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003545BC"/>
+    <w:pPr>
+      <w:spacing w:before="340" w:after="113" w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Whitney Bold" w:hAnsi="Whitney Bold" w:cs="Whitney Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="propisbold">
+    <w:name w:val="propis_bold"/>
+    <w:basedOn w:val="propis"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003545BC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="CenturySchlbkCyr" w:hAnsi="CenturySchlbkCyr" w:cs="CenturySchlbkCyr"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12TABL-header">
+    <w:name w:val="12TABL-header"/>
+    <w:basedOn w:val="01HEADER-1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00043178"/>
+    <w:pPr>
+      <w:spacing w:before="113" w:after="283" w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:right="170"/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="-2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12TABL-hroom">
+    <w:name w:val="12TABL-hroom"/>
+    <w:basedOn w:val="07BODY-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00043178"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="00ADEF"/>
+      <w:u w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17PRIL-tabl-bull">
+    <w:name w:val="17PRIL-tabl-bull"/>
+    <w:basedOn w:val="17PRIL-tabl-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007F07A4"/>
+    <w:pPr>
+      <w:ind w:left="170" w:hanging="170"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17PRIL-bul">
+    <w:name w:val="17PRIL-bul"/>
+    <w:basedOn w:val="07BODY-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A3672C"/>
+    <w:pPr>
+      <w:spacing w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="454" w:right="0" w:hanging="170"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Whitney Book" w:hAnsi="Whitney Book" w:cs="Whitney Book"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="found-in">
+    <w:name w:val="found-in"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004F673F"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:w w:val="100"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17PRILkv">
+    <w:name w:val="17PRIL_kv"/>
+    <w:basedOn w:val="17PRIL-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004679F1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="280"/>
+        <w:tab w:val="left" w:pos="600"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Whitney Book" w:hAnsi="Whitney Book" w:cs="Whitney Book"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17PRIL-raspr">
+    <w:name w:val="17PRIL-raspr"/>
+    <w:basedOn w:val="17PRIL-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004679F1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="3827"/>
+      </w:tabs>
+      <w:spacing w:line="60" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Whitney Book" w:hAnsi="Whitney Book" w:cs="Whitney Book"/>
+      <w:spacing w:val="0"/>
+      <w:position w:val="-16"/>
+      <w:sz w:val="12"/>
+      <w:szCs w:val="12"/>
+      <w:u w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="zapolnenie">
+    <w:name w:val="zapolnenie"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004679F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Nimrod Cyr MT" w:hAnsi="Nimrod Cyr MT" w:cs="Nimrod Cyr MT"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="09PrimBloktxt">
+    <w:name w:val="09_PrimBlok_txt"/>
+    <w:basedOn w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F379AD"/>
+    <w:pPr>
+      <w:spacing w:before="113" w:line="280" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Whitney Book" w:hAnsi="Whitney Book" w:cs="Whitney Book"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoBREAK">
+    <w:name w:val="NoBREAK"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00077C2B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ALL-CAPS">
+    <w:name w:val="ALL-CAPS"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00077C2B"/>
+    <w:rPr>
+      <w:caps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="www">
+    <w:name w:val="www"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00077C2B"/>
+    <w:rPr>
+      <w:color w:val="00ADEF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17TABL-title">
+    <w:name w:val="17TABL-title"/>
+    <w:basedOn w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00326F2C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="96" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="96" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="454" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Whitney Bold" w:hAnsi="Whitney Bold" w:cs="Whitney Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17PRILbull">
+    <w:name w:val="17PRIL_bull"/>
+    <w:basedOn w:val="17PRIL-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00326F2C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="3827"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="510" w:hanging="227"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Whitney Book" w:hAnsi="Whitney Book" w:cs="Whitney Book"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17TABL-hroom">
+    <w:name w:val="17TABL-hroom"/>
+    <w:basedOn w:val="07BODY-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00326F2C"/>
+    <w:pPr>
+      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Whitney Semibold" w:hAnsi="Whitney Semibold" w:cs="Whitney Semibold"/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17TABL-txt">
+    <w:name w:val="17TABL-txt"/>
+    <w:basedOn w:val="07BODY-txt"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00326F2C"/>
+    <w:pPr>
+      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Whitney Book" w:hAnsi="Whitney Book" w:cs="Whitney Book"/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="17"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Regular">
+    <w:name w:val="Regular"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00326F2C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AllCAPS">
+    <w:name w:val="AllCAPS"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00326F2C"/>
+    <w:rPr>
+      <w:caps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ARROW">
+    <w:name w:val="ARROW"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00326F2C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="markedcontent">
     <w:name w:val="markedcontent"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="0030678A"/>
+    <w:rsid w:val="002B1532"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...4 lines deleted...]
-    <w:rsid w:val="00613F43"/>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001423E1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-[...10 lines deleted...]
-  <w:style w:type="table" w:styleId="ab">
+  <w:style w:type="table" w:styleId="ad">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="006E1004"/>
+    <w:rsid w:val="001423E1"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ru-RU"/>
+    </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
-[...15 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
-    <w:div w:id="351223993">
+    <w:div w:id="1216089130">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="517042884">
+    <w:div w:id="1304772459">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="529531745">
-[...77 lines deleted...]
-    <w:div w:id="2017341017">
+    <w:div w:id="1552183702">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -19166,75 +18605,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7617C33B-7E4F-4FCE-A072-8ADF73C4D727}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>9696</Characters>
+  <Pages>1</Pages>
+  <Words>2168</Words>
+  <Characters>12358</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>102</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11374</CharactersWithSpaces>
+  <CharactersWithSpaces>14498</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Худяков Алексей Андреевич</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>