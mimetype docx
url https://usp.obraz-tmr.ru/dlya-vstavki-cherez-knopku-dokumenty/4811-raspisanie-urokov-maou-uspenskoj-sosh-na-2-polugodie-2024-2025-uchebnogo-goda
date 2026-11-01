--- v0 (2026-09-21)
+++ v1 (2026-11-01)
@@ -1140,2532 +1140,1272 @@
         <w:t xml:space="preserve">Обучающиеся 10, 11 классов делятся на группы при проведении элективных курсов. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00561B92" w:rsidRDefault="00561B92" w:rsidP="00561B92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593BBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Таким образом, рационально составленное расписание занятий способствует эффективности учебно-воспитательного процесса, снижению и ликвидации перегрузок, повышению работоспособности учащихся и преподавателей.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpY="660"/>
-        <w:tblW w:w="15310" w:type="dxa"/>
+        <w:tblW w:w="12753" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2601"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="4957"/>
+        <w:gridCol w:w="4110"/>
+        <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F4799" w:rsidTr="00CF056F">
+      <w:tr w:rsidR="008A5C2A" w:rsidTr="008A5C2A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7569" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00CF056F">
+          <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00CF056F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1,3 недели</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...23 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F4799" w:rsidTr="00CF056F">
+      <w:tr w:rsidR="008A5C2A" w:rsidTr="008A5C2A">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2601" w:type="dxa"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00CF056F">
+          <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00CF056F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 1 а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00CF056F">
+          <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00CF056F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 1 б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00CF056F">
+          <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00CF056F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1в</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A5C2A" w:rsidTr="008A5C2A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Литературное чтение</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Изобразительное искусство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00CF056F">
-[...14 lines deleted...]
-              <w:t>1 а</w:t>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Литературное чтение</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Изобразительное искусство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00CF056F">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Разговоры о важном</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Литературное чтение</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Изобразительное искусство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A5C2A" w:rsidTr="008A5C2A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Окружающий мир</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Литературное чтение</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00CF056F">
-[...50 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Окружающий мир</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Математика</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Русский язык</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...24 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Физическая культура </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Литературное чтение</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...3 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...24 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Окружающий мир</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Математика</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Русский язык</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...24 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Литературное чтение</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...3 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A5C2A" w:rsidTr="008A5C2A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Литературное чтение</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...24 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Математика</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Русский язык</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...33 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Музыка</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...24 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Музыка</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Математика</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Русский язык</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...35 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A5C2A" w:rsidTr="008A5C2A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Музыка</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Окружающий мир</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Орлята России</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...24 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Литературное чтение</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Математика</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Русский язык</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...33 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Труд</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Орлята России</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...24 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Литературное чтение</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Математика</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Русский язык</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...35 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Труд</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Орлята России</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF056F" w:rsidTr="00CF056F">
+      <w:tr w:rsidR="008A5C2A" w:rsidTr="008A5C2A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2601" w:type="dxa"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Литературное чтение</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Русский язык</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...25 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Труд</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Окружающий мир</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Литературное чтение</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...40 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Окружающий мир</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Русский язык</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Литературное чтение</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF056F" w:rsidRPr="00671699" w:rsidRDefault="00CF056F" w:rsidP="00CF056F">
-[...1560 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Физическая культура</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00277A4E" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00561B92" w:rsidRDefault="00561B92" w:rsidP="00561B92"/>
     <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00561B92"/>
     <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00561B92"/>
     <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00561B92"/>
     <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00561B92"/>
     <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00561B92"/>
     <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00561B92"/>
     <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00561B92"/>
     <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
+    <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="00561B92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="13042" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4679"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F4799" w:rsidTr="009F4799">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
           <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="009F4799">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8377,58 +7117,50 @@
           <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00622174">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Разговорный английский 201</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00622174" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00622174" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00622174">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Математика 206</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00622174" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
@@ -8648,52 +7380,50 @@
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00622174" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00622174">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Я, ты, он, она вместе целая страна 101</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00622174" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00622174">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Английский язык 201</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00622174" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -9272,68 +8002,51 @@
           <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Функциональная грамотность: Учимся для жизни 11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
-[...16 lines deleted...]
-          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
+          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="008872AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -9599,68 +8312,51 @@
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Литература </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>205/ Чтение 205</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
-[...16 lines deleted...]
-          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
+          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="008872AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA"/>
     <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA"/>
     <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA"/>
     <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA"/>
     <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="532" w:tblpY="224"/>
         <w:tblW w:w="15304" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9679,50 +8375,51 @@
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00B26AD3" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00423A29" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423A29">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
@@ -10767,58 +9464,50 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Музыка 108</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00480DEC" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00480DEC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Функциональная грамотность: Учимся для жизни </w:t>
             </w:r>
             <w:r>
@@ -10938,58 +9627,50 @@
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Математика 20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00480DEC" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00480DEC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Труд (технология) 100</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00480DEC" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
@@ -11097,58 +9778,50 @@
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Русский язык </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidTr="004D3FC0">
         <w:trPr>
           <w:trHeight w:val="1199"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00B26AD3" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26AD3">
               <w:rPr>
@@ -15487,58 +14160,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Литература 20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Россия – мои горизонты</w:t>
             </w:r>
@@ -15676,65 +14341,50 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Английский язык 201</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D816DA" w:rsidRPr="008C4271" w:rsidTr="004D3FC0">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00B26AD3" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26AD3">
               <w:rPr>
@@ -15965,67 +14615,50 @@
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>География 101</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="008C4271" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C4271">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Алгебра 109</w:t>
-            </w:r>
-[...15 lines deleted...]
-              <w:t>Классный час</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="008C4271" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="008C4271" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -16371,50 +15004,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00D816DA" w:rsidRPr="00B26AD3" w:rsidTr="004D3FC0">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00B26AD3" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00B26AD3" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -17019,57 +15653,50 @@
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Физическая культура</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Разговоры о важном</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
@@ -17181,57 +15808,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Английский язык 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidTr="004D3FC0">
         <w:trPr>
           <w:trHeight w:val="1547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00B26AD3" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -17996,57 +16616,50 @@
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>История 202</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Физика 105</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
@@ -19463,50 +18076,51 @@
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00B26AD3" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00B26AD3" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -20517,66 +19131,66 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26AD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
-[...14 lines deleted...]
-              <w:t>Вероятность и статистика 203</w:t>
+          <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D03EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Информатика 202</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Химия 106</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -20830,58 +19444,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>В</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ероятность и статистика 203</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Химия 106</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
@@ -20976,66 +19582,66 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Физическая культура</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
-[...14 lines deleted...]
-              <w:t>Классный час</w:t>
+          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D03EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Информатика 202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidTr="004D3FC0">
         <w:trPr>
           <w:trHeight w:val="1640"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00B26AD3" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -21428,82 +20034,66 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>История 202</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
-[...30 lines deleted...]
-              <w:t>рамотность: Учимся для жизни 203</w:t>
+          <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D03EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Информатика 202</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C4271">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Биология 106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
@@ -21963,100 +20553,93 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Информатика 202</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
+          <w:p w:rsidR="008872AD" w:rsidRDefault="008872AD" w:rsidP="004D3FC0">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>------------------</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Россия – мои горизонты</w:t>
-            </w:r>
-[...16 lines deleted...]
-              <w:t>Классный час 203</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C4271">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Английский язык 110</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -22320,58 +20903,50 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Геометрия 203</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D816DA" w:rsidRPr="008C4271" w:rsidTr="004D3FC0">
         <w:trPr>
           <w:trHeight w:val="1445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00B26AD3" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -22546,83 +21121,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>География 101</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="008C4271" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Алгебра 203</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D816DA" w:rsidRPr="00D34971" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
-[...31 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="00D03EE0" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D03EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Вероятность и статистика 203</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Физика 105</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="008C4271" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -22634,51 +21195,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Английский язык 110 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Биология 106</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D816DA" w:rsidRPr="008C4271" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
+          <w:p w:rsidR="008A5C2A" w:rsidRPr="008C4271" w:rsidRDefault="008A5C2A" w:rsidP="008A5C2A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
@@ -22817,231 +21378,208 @@
           <w:p w:rsidR="00D816DA" w:rsidRPr="008C4271" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="008C4271" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
+          <w:p w:rsidR="008A5C2A" w:rsidRDefault="008A5C2A" w:rsidP="004D3FC0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Вероятность и статистика 203</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D816DA" w:rsidRPr="008C4271" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Алгебра 203</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D03EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Физика 105</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D03EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Английский язык 110</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidRPr="00D1391B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Информатика 202</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D03EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Биология 106</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="008C4271" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...96 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA"/>
     <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="13183" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="5953"/>
         <w:gridCol w:w="6521"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D816DA" w:rsidRPr="003A5AC3" w:rsidTr="004D3FC0">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="003A5AC3" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12474" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
@@ -23835,60 +22373,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Биология 106</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidTr="004D3FC0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="003A5AC3" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -23957,63 +22485,50 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="003A5AC3" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
-[...11 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Английский язык 110</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Алгебра и на</w:t>
             </w:r>
@@ -24079,63 +22594,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Родины 206</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Элективный курс «Спортивные игры»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
-[...11 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Английский язык 110</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Алгебра и на</w:t>
             </w:r>
@@ -24978,50 +23480,51 @@
         <w:gridCol w:w="6232"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D816DA" w:rsidRPr="003A5AC3" w:rsidTr="004D3FC0">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="003A5AC3" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
@@ -26467,64 +24970,51 @@
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Элективный курс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> «Ф</w:t>
             </w:r>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ункциональная грамотность: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Учимся для жизни» 204</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
+          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="008872AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Россия – мои горизонты</w:t>
             </w:r>
           </w:p>
@@ -26599,64 +25089,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Физика 105</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
+          <w:p w:rsidR="00D816DA" w:rsidRPr="00D03EE0" w:rsidRDefault="00D816DA" w:rsidP="008872AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D816DA" w:rsidRPr="008C4271" w:rsidTr="004D3FC0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D816DA" w:rsidRPr="003A5AC3" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -26942,64 +25419,90 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C4271">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Алгебра и начала математического анализа 204</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D816DA" w:rsidRPr="008C4271" w:rsidRDefault="00D816DA" w:rsidP="004D3FC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Вероятность и статистика 204</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="008872AD" w:rsidRDefault="008872AD" w:rsidP="00013D5D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008872AD" w:rsidRDefault="008872AD" w:rsidP="00013D5D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008872AD" w:rsidRDefault="008872AD" w:rsidP="00013D5D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00013D5D" w:rsidRPr="00593BBD" w:rsidRDefault="00013D5D" w:rsidP="00013D5D">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593BBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение 1 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00013D5D" w:rsidRDefault="00013D5D" w:rsidP="00013D5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1125"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00013D5D" w:rsidRPr="00593BBD" w:rsidRDefault="00013D5D" w:rsidP="00013D5D">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00013D5D" w:rsidRPr="00593BBD" w:rsidRDefault="00013D5D" w:rsidP="00013D5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -27720,164 +26223,168 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00013D5D" w:rsidRPr="00B63A82" w:rsidRDefault="00013D5D" w:rsidP="00013D5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1125"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D816DA" w:rsidRDefault="00D816DA"/>
     <w:sectPr w:rsidR="00D816DA" w:rsidSect="00561B92">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00D816DA">
+    <w:p w:rsidR="009B6352" w:rsidRDefault="009B6352" w:rsidP="00D816DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00D816DA">
+    <w:p w:rsidR="009B6352" w:rsidRDefault="009B6352" w:rsidP="00D816DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00D816DA">
+    <w:p w:rsidR="009B6352" w:rsidRDefault="009B6352" w:rsidP="00D816DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009F4799" w:rsidRDefault="009F4799" w:rsidP="00D816DA">
+    <w:p w:rsidR="009B6352" w:rsidRDefault="009B6352" w:rsidP="00D816DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C483F"/>
     <w:rsid w:val="00013D5D"/>
     <w:rsid w:val="0004745D"/>
     <w:rsid w:val="00127A06"/>
     <w:rsid w:val="002A681F"/>
     <w:rsid w:val="003B1D68"/>
     <w:rsid w:val="004C483F"/>
     <w:rsid w:val="004D3FC0"/>
     <w:rsid w:val="004E0136"/>
     <w:rsid w:val="00561B92"/>
     <w:rsid w:val="005E4483"/>
     <w:rsid w:val="005F5B5F"/>
     <w:rsid w:val="0064276E"/>
     <w:rsid w:val="006A5319"/>
+    <w:rsid w:val="008872AD"/>
+    <w:rsid w:val="008A5C2A"/>
+    <w:rsid w:val="009B6352"/>
     <w:rsid w:val="009F4799"/>
     <w:rsid w:val="00A26C71"/>
     <w:rsid w:val="00CF056F"/>
     <w:rsid w:val="00D816DA"/>
     <w:rsid w:val="00D962ED"/>
     <w:rsid w:val="00E162AF"/>
+    <w:rsid w:val="00FC55C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
@@ -28698,69 +27205,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3646</Words>
-  <Characters>20784</Characters>
+  <Words>3420</Words>
+  <Characters>19500</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>173</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>162</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>МАОУ Успенская СОШ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24382</CharactersWithSpaces>
+  <CharactersWithSpaces>22875</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>214k</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>